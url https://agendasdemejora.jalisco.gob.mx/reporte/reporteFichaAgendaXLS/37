--- v0 (2026-05-16)
+++ v1 (2026-09-16)
@@ -195,138 +195,138 @@
   <si>
     <t>Consolidar la transición de planes operativos anuales al uso de una sola matriz de indicadores de resultados que identifiquen claramente sus características, metas y avances.</t>
   </si>
   <si>
     <t>El Programa Operativo Anual elaborado por Oficinas Nacional ya está ordenado de acuerdo a la formulación de metodología de marco lógico a fin de que se logre el objetivo de la MIR, por lo cual se puede integrar a una sola matriz de indicadores.</t>
   </si>
   <si>
     <t>Elaborar la MIR 2017 integrada con los principales componentes del POA y sus indicadores más relevantes</t>
   </si>
   <si>
     <t>Coordinación de Planeación y Evaluación del CONALEP Jalisco</t>
   </si>
   <si>
     <t>Se atendió lo dispuesto en los artículos 7 y 27 de la Ley Federal de Presupuesto y Responsabilidad Hacendaria; 6 y 7 fracción I de su Reglamento; Sección primera: Programación del Convenio de Coordinación para la Federalización de los Servicios de Educación Profesional Técnica, cumpliendo con la misión y visión en la integración de la MIR 2017.</t>
   </si>
   <si>
     <t>Analizar la MIR de Conalep Nacional y aprovechar al máximo los indicadores y objetivos ahí planteados, ajustándolos a las particularidades de Conalep Jalisco y de la entidad.</t>
   </si>
   <si>
     <t>Se realizará la selección de los indicadores de mayor impacto en la cobertura y que sean estratégicos para definir específicamente lo que se debe lograr de acuerdo con la misión y visión de la institución.</t>
   </si>
   <si>
     <t>Generar una Matriz de indicadores orientados a resultados para medir efectivamente el cumplimiento de los objetivos de la institución.</t>
   </si>
   <si>
-    <t>30/10/2016</t>
+    <t>31/10/2016</t>
   </si>
   <si>
     <t>Selección de indicadores asociados al cumplimiento de objetivos de los Programas Presupuestales (FONDO FAETA).
 Indicadores de Gestión ligados a componentes de actividades generados en un reporte de la MIR.</t>
   </si>
   <si>
     <t>Identificar claramente cuál es el valor que agrega el Conalep a un egresado de Educación Media Superior.</t>
   </si>
   <si>
     <t>Crear una base de datos con la información de los egresados del CONALEP y realizar un análisis periódico con el Sector Productivo sobre el desempeño de los egresados colocados por Bolsa de Trabajo. 
 Supervisar que el Modelo Académico se aplique debidamente en la formación del Profesional Técnico Bachiller.
 </t>
   </si>
   <si>
     <t>Aplicación de la encuesta de bolsa de trabajo.
 Generar base de datos de egresados inscritos en la bolsa de trabajo.
 Atender las vacantes que el sector productivo ofrece</t>
   </si>
   <si>
     <t>Coordinación de Promoción y Vinculación, y Jefaturas de Promoción y Vinculación en Planteles</t>
   </si>
   <si>
     <t>15/12/2017</t>
   </si>
   <si>
     <t>Base de datos de egresados (como ejemplo un plantel) y un informe de la colocación de egresados en 2017 a nivel estatal.</t>
   </si>
   <si>
     <t>Acompañamiento y supervisión de los alumnos durante su formación académica, a través de los cuerpos colegiados, Consejo Técnico de Directores, reuniones de trabajo semestrales con planteles y la comunidad educativa.</t>
   </si>
   <si>
     <t>Coordinación de Formación Técnica y Capacitación</t>
   </si>
   <si>
     <t>Se realizaron diferentes actividades para unificar los mecanismos de trabajo colaborativo en los cuerpos colegiados a nivel plantel, estableciendo los criterios y resultados de una planeación exitosa en el proceso enseñanza-aprendizaje.</t>
   </si>
   <si>
     <t>Desarrollar un sistema informático que permita vincular los presupuestos con los proyectos y programas.</t>
   </si>
   <si>
     <t>Desarrollar un sistema informático que nos permita vincular los presupuestos con los proyectos y programas</t>
   </si>
   <si>
     <t>Contar con la MIR en donde cada actividad de los componentes tenga el desglose del presupuesto debidamente calendarizado y con asignación del recurso.</t>
   </si>
   <si>
     <t>Coordinación de Planeación, Coordinación de Administración de Recursos y Coordinación de Informática</t>
   </si>
   <si>
-    <t>07/04/2017</t>
+    <t>06/04/2017</t>
   </si>
   <si>
     <t>No se tuvo la necesidad de programar este sistema en CONALEP, debido a que la SEPAF lo implementó a través del SPP (Sistema de Programación y Presupuesto) y la propia SEJ implementó un Sistema de Formulación y Seguimiento de Programas Presupuestarios.</t>
   </si>
   <si>
     <t>Fortalecer la evaluación integrada de la institución recabando, analizando y traduciendo los indicadores consolidados a planes y acciones para la institución como un todo.</t>
   </si>
   <si>
     <t>Elaborar un procedimiento de Gestión de Riesgos que incluyan una Matriz de Administración de Riesgos, en donde a través de un Mapa de Riegos, se mida el grado de Impacto del comportamiento de los indicadores para establecer acciones preventivas y correctivas.</t>
   </si>
   <si>
     <t>Capturar el avance programático de los avances de los indicadores de la MIR.
 Capturar en la Matriz de Administración de Riesgos la información que pudiera considerarse como Riesgo Estratégico, Riesgo Directivo u Operativo</t>
   </si>
   <si>
     <t>Dirección General y Coordinaciones Estatales</t>
   </si>
   <si>
     <t>15/01/2018</t>
   </si>
   <si>
     <t>Se documentó el procedimiento de gestión de riesgos y se identificó como riesgo estatal el abandono escolar.</t>
   </si>
   <si>
     <t>Dialogar con SEPAF a fin de facilitar la construcción, manejo y uso coordinado de la MIR.</t>
   </si>
   <si>
     <t>Coordinarnos con la SEPAF para hacer de la MIR un instrumento fácil de consultar para que sea una herramienta efectiva que permita  evaluar el avance en la consecución de los objetivos, así como examinar el desempeño del programa en todas sus etapas</t>
   </si>
   <si>
     <t>Asistir a reuniones y talleres para revisar la guía para el diseño de la MIR y acordar las mejoras y actualizaciones de la MIR.</t>
   </si>
   <si>
     <t>Coordinación de Planeación y Evaluación y personal de la SEPAF</t>
   </si>
   <si>
-    <t>15/07/2016</t>
+    <t>14/07/2016</t>
   </si>
   <si>
     <t>Se asistió por parte del personal de la Coordinación Administrativa y de Planeación al Taller de Anteproyecto de Presupuesto realizado por la SEPAF, donde se nos explicó el Marco Metodológico para el diseño de la MIR; con el cual se pudo elaborar de manera más eficaz la MIR del Colegio.
 Se anexa la Ficha de Evidencia donde se responden los cuestionamientos de la Mejora de esta actividad.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -453,703 +453,703 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>37.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42583.0</v>
+        <v>42582.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>42794.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>37.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42566.0</v>
+        <v>42565.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>42735.0</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>37.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>51</v>
       </c>
       <c r="S4" t="s">
         <v>52</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42566.0</v>
+        <v>42565.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>42735.0</v>
       </c>
       <c r="V4" t="s">
         <v>53</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>37.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>56</v>
       </c>
       <c r="S5" t="s">
         <v>57</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42566.0</v>
+        <v>42565.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>42766.0</v>
       </c>
       <c r="V5" t="s">
         <v>53</v>
       </c>
       <c r="W5" t="s">
         <v>58</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>37.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>60</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>61</v>
       </c>
       <c r="S6" t="s">
         <v>62</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42597.0</v>
+        <v>42596.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>42794.0</v>
       </c>
       <c r="V6" t="s">
         <v>63</v>
       </c>
       <c r="W6" t="s">
         <v>64</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>37.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>60</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>61</v>
       </c>
       <c r="S7" t="s">
         <v>66</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>42587.0</v>
+        <v>42586.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>42765.0</v>
       </c>
       <c r="V7" t="s">
         <v>67</v>
       </c>
       <c r="W7" t="s">
         <v>42</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>37.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>71</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42644.0</v>
+        <v>42643.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>42782.0</v>
       </c>
       <c r="V8" t="s">
         <v>72</v>
       </c>
       <c r="W8" t="s">
         <v>73</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>37.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>75</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>76</v>
       </c>
       <c r="S9" t="s">
         <v>77</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>42738.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>42919.0</v>
+        <v>42918.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>78</v>
       </c>
       <c r="W9" t="s">
         <v>79</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>37.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>81</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>82</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>42566.0</v>
+        <v>42565.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>42657.0</v>
+        <v>42656.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>84</v>
       </c>
       <c r="W10" t="s">
         <v>85</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 