--- v0 (2026-05-16)
+++ v1 (2026-09-14)
@@ -140,116 +140,116 @@
   <si>
     <t>Coordinación General de Planeación y Desarrollo HCG</t>
   </si>
   <si>
     <t>Dr. Carlos Alejandro Silva Maciel</t>
   </si>
   <si>
     <t>3942 4400 y 3883 4400</t>
   </si>
   <si>
     <t>casilva@hcg.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un documento estratégico del FASSA, en el que se describan explícitamente los criterios de distribución de las aportaciones del Fondo y las fuentes de información con las cuales se integran dichos criterios.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Elaborar un mapa general de las funciones del proceso de integración de la planeación, programación,  asignación y ejercicio de los recursos del fondo específico del FASSA correspondiente al Ramo General 33 del Presupuesto de Egresos de la Federación.</t>
   </si>
   <si>
     <t>SEPAF y las áreas de planeación y administración de los organismos</t>
   </si>
   <si>
-    <t>14/10/2016</t>
+    <t>13/10/2016</t>
   </si>
   <si>
     <t>En coordinación con SSJ se elaboro  en mapa general del proceso de integración Programático Presupuestal de la Secretaría de Salud para al Fondo de Aportaciones para los Servicios de Salud, Secretaría de Salud y OPD-Servicios de Salud Jalisco</t>
   </si>
   <si>
     <t>Identificar los procedimientos específicos de cada organismo integrante de los Servicios Estatales de Salud</t>
   </si>
   <si>
-    <t>29/09/2016</t>
+    <t>28/09/2016</t>
   </si>
   <si>
     <t>Se identificaron los procedimientos específicos del Organismo Publico Descentralizado Hospital Civil de Guadalajara.</t>
   </si>
   <si>
     <t>Documentar el proceso específico por cada organismo</t>
   </si>
   <si>
-    <t>29/03/2017</t>
+    <t>30/03/2017</t>
   </si>
   <si>
     <t>En seguimiento a la actividad correspondiente a la elaboración del manual de procedimientos de cada organismo de SSJ. Se adjunta el documento preliminar correspondiente al procedimiento del Hospital Civil de Guadalajara.</t>
   </si>
   <si>
     <t>Elaborar un manual de procedimientos general</t>
   </si>
   <si>
-    <t>30/06/2017</t>
+    <t>29/06/2017</t>
   </si>
   <si>
     <t>En coordinación con las Dependencias de Salud, se realizó con éxito al Manual de Procedimientos General del fondo FASSA</t>
   </si>
   <si>
     <t>Propiciar la participación en los proceso de programación presupuestación de los recursos del fondo, de todos los responsables de la operación en los niveles de gobierno estatal y ambos OPD.</t>
   </si>
   <si>
     <t>Analizar el desempeño de las aportaciones federales transferidas al estado a través del Fondo de Aportaciones para los Servicios de Salud (FASSA o Fondo) con la finalidad de proveer evidencia que retroalimente su diseño, gestión y
 resultados</t>
   </si>
   <si>
     <t>Análisis y diagnóstico de la calendario de radicación y ministración de los recursos</t>
   </si>
   <si>
     <t>Áreas de planeación y administración de los organismos</t>
   </si>
   <si>
     <t>29/01/2018</t>
   </si>
   <si>
     <t>Se revisaron los Manuales de Procedimientos de la Secretaría de Hacienda y Crédito Público "Manual de Programación y Presupuesto para el ejercicio fiscal 2017", Secretaria de Administración, Planeación y Finanzas  "Manual de Planeación y Finanzas "Manual de Programación y Presupuesto", así como el calendario de radicación correspondiente, el análisis y diagnóstico de las fechas establecidas en el cronograma de radicación de recursos.</t>
   </si>
   <si>
     <t>Gestionar ante la Secretaría de Administración, Planeación y 
 Finanzas la participación de los organismos en la programación y distribución de los recursos del Fondo de Aportaciones para los Servicios de Salud</t>
   </si>
   <si>
     <t>Secretario de Salud. Directores Generales de los Organismos</t>
   </si>
   <si>
     <t>Se revisan los de procedimientos de la Secretría de Hacienda y Crédito Público "Manual de Programación y Presupuesto para el ejercicio fiscal 2017", Secretaría de Administración, Planeación, y Finanzas  "Manual de Programación y Presupuestao 2017", Así como el calendario de radicación correspondiente; el análisis y diagnóstico de las fechas establecidas en el cronograma de radicación del recurso.</t>
   </si>
   <si>
     <t>Radicación del recurso en las fechas establecidas en el cronograma de asignación</t>
   </si>
   <si>
-    <t>30/10/2018</t>
+    <t>31/10/2018</t>
   </si>
   <si>
     <t>Conciliara las fFechas de la radicación del recurso con el cronograma.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -375,513 +375,513 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>38.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42614.0</v>
+        <v>42613.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42627.0</v>
+        <v>42626.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>38.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>27</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42629.0</v>
+        <v>42628.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42643.0</v>
+        <v>42642.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>44</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>38.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>27</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42644.0</v>
+        <v>42643.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42823.958333333336</v>
+        <v>42824.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>47</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>38.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>27</v>
       </c>
       <c r="S5" t="s">
         <v>49</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42825.958333333336</v>
+        <v>42826.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>38.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>52</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>53</v>
       </c>
       <c r="S6" t="s">
         <v>54</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>42752.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>55</v>
       </c>
       <c r="W6" t="s">
         <v>56</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>38.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>52</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>53</v>
       </c>
       <c r="S7" t="s">
         <v>58</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>42752.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>59</v>
       </c>
       <c r="W7" t="s">
         <v>56</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>38.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>52</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>