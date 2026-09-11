--- v0 (2026-05-17)
+++ v1 (2026-09-11)
@@ -141,51 +141,51 @@
   <si>
     <t>Teresa Medina Villaseñor</t>
   </si>
   <si>
     <t>3819-2400</t>
   </si>
   <si>
     <t>teresa.medina@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Rediseñar el Programa bajo la perspectiva de Marco Lógico</t>
   </si>
   <si>
     <t>Reorientar sustancialmente el objetivo del programa</t>
   </si>
   <si>
     <t>Diseñar el marco lógico del programa</t>
   </si>
   <si>
     <t>Se diseñará el marco lógico del programa salvando vidas</t>
   </si>
   <si>
     <t>DGSV</t>
   </si>
   <si>
-    <t>30/06/2016</t>
+    <t>29/06/2016</t>
   </si>
   <si>
     <t>Redacción del documento denominado Marco Lógico. Contempla los antecedentes, objetivos generales y particulares del programa y descripción del programa.</t>
   </si>
   <si>
     <t>Se elaboró y validó la matriz de marco lógico en los programas presupuetarios. 
 Programa 487 Salvando Vidas.</t>
   </si>
   <si>
     <t>Generar indicadores de monitoreo, seguimiento y evaluación</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Generar indicadores</t>
   </si>
   <si>
     <t>Se diseñarán indicadores de monitoreo, seguimiento y evaluación</t>
   </si>
   <si>
     <t>31/12/2017</t>
   </si>
   <si>
     <t>Se han celebrado reuniones con las distintas áreas que comprende el Operativo Salvando Vidas (DIRECCIÓN GENERAL DE SEGURIDAD VIAL, POLICIA VIAL, CURVA) con el objeto de recopilar la información necesaria de cada una de ellas y generar el documento de marco lógico que describe el fin, propósito, componentes y actividades del Programa Salvando Vidas. Se están generando indicadores que midan el impacto del programa a partir de distintas variables, por lo que se encuentra en proceso. Trabajo en la M</t>
@@ -201,51 +201,51 @@
     <t>Mejorar la sistematización de información de las actividades y procesos del Programa.</t>
   </si>
   <si>
     <t xml:space="preserve">Sistematización de información </t>
   </si>
   <si>
     <t>Se diseñará e implementará un modelo para captura y sistematización de información</t>
   </si>
   <si>
     <t>Se cuenta con un Software especializado para la captura de la información en los puntos de control y el CURVA.  El software se encuentra en la fase de prueba. Los puntos de control ya realizan  la captura de la información de cada procedimiento con dicha herramienta. El enlace con el CURVA se encuentra en revisión.
 Con los cambios en la operatividad del programa salvando vidas, se diseña la necesidades actuales de sistematización del proceso y la información, para la gestión e implementación de mejoras en el software.</t>
   </si>
   <si>
     <t>Se contrató al proveedor y el sistema  se encuentra en estos momentos en la etapa 3 donde se están realizando pruebas para saber si cumple con los requerimientos recomendados.</t>
   </si>
   <si>
     <t>Hacer pública la metodología con la que se está midiendo el avance del Programa y ampliar la publicidad de sus resultados.</t>
   </si>
   <si>
     <t>Dar a conocer públicamente los resultados y la metodología</t>
   </si>
   <si>
     <t>Se publicará y actualizará periódicamente la información relativa al programa salvando vidas de manera electrónica.</t>
   </si>
   <si>
-    <t>31/05/2015</t>
+    <t>30/05/2015</t>
   </si>
   <si>
     <t>La información del Programa Salvando Vidas relativa a: pruebas de alcoholimetría aplicadas, conductores retenidos, sanción económica,  edad y género de los retenidos. Así como la correspondiente a accidentes viales, muertos y muertos con presencia de alcohol se encuentra publicada en el Portal de la Secretaría de Movilidad. La información se encuentra en semov.jalisco.gob.mx en las pestañas de Estadística y Salvando Vidas.</t>
   </si>
   <si>
     <t>Desarrollar una metodología basada en estándares internacionales para identificar de manera causal el impacto del programa.</t>
   </si>
   <si>
     <t xml:space="preserve">Metodología que mida el impacto del programa </t>
   </si>
   <si>
     <t>Se diseñará y  aplicará una metodología con validez internacional para medir el impacto del programa</t>
   </si>
   <si>
     <t>Se elabora un documento que contiene la metodología para evaluar el impacto. El documento incluye los aspectos que se van a monitorear, y  los indicadores de resultados y de impacto.</t>
   </si>
   <si>
     <t>Se integró un equipo para la defnición de términos de referencia, se soliciitó la coloboración de CECAJ para la definición de variables.</t>
   </si>
   <si>
     <t>Se gestionó en el  Centro Estatal Contra Las Adicciones en Jalisco (CECAJ), la aplicación de reactivos para conocer el impacto. Hasta el momento se desconocen los resultados.</t>
   </si>
 </sst>
 </file>
 
@@ -389,51 +389,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>4.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -466,51 +466,51 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>4.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
@@ -543,51 +543,51 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>4.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>46</v>
       </c>
@@ -620,51 +620,51 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>4.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>46</v>
       </c>
@@ -697,51 +697,51 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>4.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" t="s">
         <v>46</v>
       </c>
@@ -774,51 +774,51 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>4.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>53</v>
       </c>
       <c r="Q7" t="s">
         <v>46</v>
       </c>
@@ -851,51 +851,51 @@
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>4.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>53</v>
       </c>
       <c r="Q8" t="s">
         <v>46</v>
       </c>
@@ -928,51 +928,51 @@
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>4.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>58</v>
       </c>
       <c r="Q9" t="s">
         <v>46</v>
       </c>
@@ -1005,51 +1005,51 @@
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>4.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>63</v>
       </c>
       <c r="Q10" t="s">
         <v>46</v>
       </c>
@@ -1082,51 +1082,51 @@
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>4.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>63</v>
       </c>
       <c r="Q11" t="s">
         <v>46</v>
       </c>
@@ -1159,51 +1159,51 @@
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>4.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>42041.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>63</v>
       </c>
       <c r="Q12" t="s">
         <v>46</v>
       </c>