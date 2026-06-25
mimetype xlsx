--- v0 (2026-05-17)
+++ v1 (2026-06-25)
@@ -119,57 +119,57 @@
   </si>
   <si>
     <t>El Fondo de Aportaciones para la Educación Tecnológica y de Adultos (FAETA), se constituye según el artículo 42 de la Ley de Coordinación Fiscal.</t>
   </si>
   <si>
     <t>Evaluación piloto al Fondo de Aportaciones para la Educación Tecnológica y de Adultos (FAETA) 2014</t>
   </si>
   <si>
     <t>Ambas  instituciones  tienen  convenios  de  descentralización  que  les  da  autonomía  técnica  y  financiera  respecto  al  resto  de  la  administración  pública  estatal  para  la  ejecución de los planes y programas de educación  técnica  y  profesional  que  hayan  sido autorizados por el CONALEP Nacional (Conalep) o por el Instituto Nacional de Educación  para  Adultos  (INEA),  así  como  la  operación,  coordinación  y  supervisión  de  la  prestación  de  servicios,  y  el  manejo  de  recursos  materiales,  humanos  y  financieros para hacerlo.
 Los  fondos  del  FAETA-Conalep  Jalisco  se  distribuyen  de  acuerdo  al  registro  de  planteles,  plantillas  de  personal,  matrícula  de  alumnos,  el  ejercicio  presupuestal  del  año anterior y los proyectos que tengan convenidos con las coordinaciones técnicas de  las  oficinas  estatales.  Para  elaborar  el  presupuesto,  cada  plantel  presenta  un  anteproyecto  de  presupuesto,  que  las  oficinas  estatales  ajustan  conforme  al  techo  presupuestario  derivado  del  anuncio  presupuestal  del  FAETA,  del  presupuesto  estatal y de la proyección de ingresos propios.
 El Conalep Jalisco presentó resultados 2014 a través de 16 indicadores incluidos en la MIR, algunos de los cuales, especialmente los más significativos, no habían sido estimados conforme al método de cálculo para el indicador.</t>
   </si>
   <si>
     <t>Analizar el desempeño de las aportaciones federales transferidas al estado a través del  Fondo  de  Aportaciones  para  la  Educación  Tecnológica  y  de    Adultos  (FAETA)  con  la  finalidad  de  proveer  evidencia  que  retroalimente  su  diseño,  gestión  yresultados.</t>
   </si>
   <si>
     <t>PAE2014-E09-AM02</t>
   </si>
   <si>
     <t>Instituto Estatal para la Educación de Jóvenes y Adultos</t>
   </si>
   <si>
     <t>Dirección de Planeación Ineejad</t>
   </si>
   <si>
-    <t>Miguel Ángel López Torres</t>
-[...5 lines deleted...]
-    <t>malopez@inea.gob.mx</t>
+    <t>Itze Nathaly Arellano Montoya</t>
+  </si>
+  <si>
+    <t>33 3597 1609</t>
+  </si>
+  <si>
+    <t>inarellano@inea.gob.mx</t>
   </si>
   <si>
     <t>Identificar la ubicación municipal de las personas por edad y sexo rezagadas en cada nivel y, ligándolo a la ubicación de las diferentes unidades operativas y voluntarios.</t>
   </si>
   <si>
     <t>Reorientar sustancialmente el objetivo del programa</t>
   </si>
   <si>
     <t>Realizar un apartado especial en la página del Instituto (INEEJAD) en que se puedan ubicar las diferente Unidades Operativas con sus respectivas figuras voluntarias y poner a disposición la estimación del rezago educativo realizada por INEA por municipio, grupo de edad, sexo y nivel.</t>
   </si>
   <si>
     <t>Se diseñará e implementará un modelo para captura y sistematización de información.
 Publicación y actualización periódicamente de la información en la página web del Instituto.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Dirección de Administración</t>
   </si>
   <si>
     <t>18/05/2017</t>
   </si>
   <si>
     <t>Con el propósito de poner a disposición de la población en general el Instituto Nacional de Educación para Adultos (INEA), diseño dentro de su página web el apartado de información de carácter público en apego a la Política de Datos Abiertos.
 En la cual se puede consultar el apartado de Unidades Operativas de INEA, en atención a la recomendación realizada por el evaluador.</t>
   </si>
   <si>