--- v1 (2026-06-25)
+++ v2 (2026-09-05)
@@ -144,88 +144,88 @@
     <t>Itze Nathaly Arellano Montoya</t>
   </si>
   <si>
     <t>33 3597 1609</t>
   </si>
   <si>
     <t>inarellano@inea.gob.mx</t>
   </si>
   <si>
     <t>Identificar la ubicación municipal de las personas por edad y sexo rezagadas en cada nivel y, ligándolo a la ubicación de las diferentes unidades operativas y voluntarios.</t>
   </si>
   <si>
     <t>Reorientar sustancialmente el objetivo del programa</t>
   </si>
   <si>
     <t>Realizar un apartado especial en la página del Instituto (INEEJAD) en que se puedan ubicar las diferente Unidades Operativas con sus respectivas figuras voluntarias y poner a disposición la estimación del rezago educativo realizada por INEA por municipio, grupo de edad, sexo y nivel.</t>
   </si>
   <si>
     <t>Se diseñará e implementará un modelo para captura y sistematización de información.
 Publicación y actualización periódicamente de la información en la página web del Instituto.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Dirección de Administración</t>
   </si>
   <si>
-    <t>18/05/2017</t>
+    <t>17/05/2017</t>
   </si>
   <si>
     <t>Con el propósito de poner a disposición de la población en general el Instituto Nacional de Educación para Adultos (INEA), diseño dentro de su página web el apartado de información de carácter público en apego a la Política de Datos Abiertos.
 En la cual se puede consultar el apartado de Unidades Operativas de INEA, en atención a la recomendación realizada por el evaluador.</t>
   </si>
   <si>
     <t>Consolidar la transición de planes operativos anuales al uso de una sola matriz de indicadores de resultados que identifiquen claramente sus características, metas y avances.</t>
   </si>
   <si>
     <t>Para el ejercicio 2017, el Instituto se alineara con la Matriz de Indicadores para Resultados del FAETA, Ramo 33</t>
   </si>
   <si>
     <t>Documentar y elaborar la Matriz de indicadores para Resultados 2017 orientados a la medición de los objetivos de la institución.
 Realizar nuevamente un análisis para definir correctamente los componentes y actividades.
 Una vez definidos adecuadamente y de manera oportuna los componentes y actividades, definir los indicadores. 
 Revisar si existen componentes relevantes que no se incluyeron.</t>
   </si>
   <si>
     <t>Dirección de Planeación</t>
   </si>
   <si>
-    <t>30/03/2017</t>
+    <t>31/03/2017</t>
   </si>
   <si>
     <t>Se documentó y se elaboró la Matriz de indicadores para Resultados 2017 orientados a la medición de los objetivos de la institución; se realizó un análisis para definir correctamente los componentes y actividades; una vez definidos adecuadamente y de manera oportuna los componentes y actividades, se definió los indicadores; y se revisó si existen componentes relevantes que no se incluyeron</t>
   </si>
   <si>
     <t>Analizar la MIR del INEA y aprovechar al máximo los indicadores y objetivos ahí planteados, ajustándolos a las particularidades de Conalep Jalisco y de la entidad.</t>
   </si>
   <si>
     <t>Se analizó la Matriz de Indicadores para Resultados del INEA y misma que se implementó como la del INEEJAD para 2016.</t>
   </si>
   <si>
     <t>Se realizó análisis solicitado por parte del INEA hacia los Institutos Estatales, de la Matriz de Indicares para Resultados del ejercicio 2016.</t>
   </si>
   <si>
-    <t>30/03/2016</t>
+    <t>31/03/2016</t>
   </si>
   <si>
     <t>Se publicó la MIR 2016 en la página del INEEJAD,  http://portalsej.jalisco.gob.mx/ineejad/node/116, en el apartado de Transparencia del Instituto en el Artículo 8. Información fundamental - General  Frac. IV. La información sobre la planeación estratégica gubernamental aplicable al y por el sujeto obligado. b) Los programas operativos anuales, de cuando menos los últimos tres años.</t>
   </si>
   <si>
     <t>Identificar población en rezago, especialmente analfabeta y ensayar diferentes estrategias para depurar la captación de beneficiarios potenciales.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Mediante las Jornadas Nacionales de Acreditación y Certificación INEA, focalizar mediante los padrones de programas sociales la población en condición de analfabetismo a efecto de incorporarla.</t>
   </si>
   <si>
     <t>Barridos censales en las localidades y/o colonias de los diferentes municipios.</t>
   </si>
   <si>
     <t>Dirección de Estructuras Regionales y Dirección de Planeación</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>Se trabajo con los padrones de sociales de los Aliados, de los programas de inclusión social en el Estado de Jalisco</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>Análisis y Diagnóstico de Formación a figuras solidarias</t>
   </si>
   <si>
     <t>En cuanto al abatimiento del rezago, establecer prioridades a partir del impacto sobre el bienestar de las personas o de la demanda de servicios o del costo por persona atendida a fin de maximizar el beneficio personal y social.</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico para definir la prioridad de atención de la población en rezago educativo, ya que actualmente el costo por persona atendida afecta a los diferentes niveles, a pesar de que la condición que impacta en el abatimiento del rezago educativo y contribuye al bienestar de las personas es la población  que concluye la secundaria.</t>
   </si>
   <si>
     <t>Revisar el rezago educativo en las localidades y/o municipios, además de la estructura operativa que existe en los mismos con el objeto de maximizar costos y resultados.</t>
   </si>
   <si>
     <t>Se cuenta con documento en el cual es posible la identificación del rezago educativo en el Estado de Jalisco</t>
   </si>
   <si>
     <t>Dialogar con SEPAF a fin de facilitar la construcción, manejo y uso coordinado de la MIR.</t>
   </si>
   <si>
     <t>Se realizará una reunión con el personal de la SEPAF, a fin de realizar un trabajo en conjunto y coordinado para la construcción y manejo de la MIR.</t>
   </si>
   <si>
     <t>Agendar reunión con la SEPAF para revisión de las mejoras y actualización de la metodología de la MIR.</t>
   </si>
   <si>
-    <t>20/06/2016</t>
+    <t>19/06/2016</t>
   </si>
   <si>
     <t>Con la elaboración de la MIR 2017, se cumple a la recomendación del evaluador ya que se cumplió en los plazos establecidos, así como el apoyo de la Secretaria de Planeación, Administración y Finanzas (SEPAF) en la participación de talles con la metodología de marco lógico para el diseño y elaboración de Matrices de Indicadores para resultados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -417,546 +417,546 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>40.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42644.0</v>
+        <v>42643.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>40.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42583.0</v>
+        <v>42582.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42824.958333333336</v>
+        <v>42825.0</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>40.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>51</v>
       </c>
       <c r="S4" t="s">
         <v>52</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>42430.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42490.0</v>
+        <v>42489.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>53</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>40.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>56</v>
       </c>
       <c r="R5" t="s">
         <v>57</v>
       </c>
       <c r="S5" t="s">
         <v>58</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42597.0</v>
+        <v>42596.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="V5" t="s">
         <v>59</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>40.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>62</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>63</v>
       </c>
       <c r="S6" t="s">
         <v>64</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42583.0</v>
+        <v>42582.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>42735.0</v>
       </c>
       <c r="V6" t="s">
         <v>65</v>
       </c>
       <c r="W6" t="s">
         <v>66</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>40.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>68</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>70</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>42736.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42824.958333333336</v>
+        <v>42825.0</v>
       </c>
       <c r="V7" t="s">
         <v>47</v>
       </c>
       <c r="W7" t="s">
         <v>48</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>40.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42278.0</v>
+        <v>42277.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>72</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>73</v>
       </c>
       <c r="S8" t="s">
         <v>74</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42597.0</v>
+        <v>42596.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>42735.0</v>
       </c>
       <c r="V8" t="s">
         <v>47</v>
       </c>
       <c r="W8" t="s">
         <v>75</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>