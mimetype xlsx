--- v0 (2026-06-07)
+++ v1 (2026-10-15)
@@ -166,156 +166,156 @@
     <t>Dirección General de Planeación</t>
   </si>
   <si>
     <t>31/01/2017</t>
   </si>
   <si>
     <t>Remisión de Oficio por parte de Despacho al Instituto Jalisciense del Emprendedor para asignación de la ejecución de la convocatoria.</t>
   </si>
   <si>
     <t>Establecer indicadores adicionales en consenso con las incubadoras, de tal manera que se puedan considerar aquellos que ya son recolectados por ellas.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Analizar los indicadores que se han establecido en años anteriores para el  Subprograma  con el fin de estandarizar la medición de impacto.
 </t>
   </si>
   <si>
     <t>Definir los indicadores con los que se medirán los objetivos del programa.</t>
   </si>
   <si>
     <t>Dirección de MiPymes del Instituto Jalisciense del Emprendedor.</t>
   </si>
   <si>
-    <t>30/05/2017</t>
+    <t>29/05/2017</t>
   </si>
   <si>
     <t>1.	Se revisó los indicadores establecidos del 2013 – 2017 para la convocatoria del programa público evaluado, permitiendo hacer un análisis en el tiempo de la información recopilada como resultados del programa. 
 2.	Asimismo, una vez analizado los indicadores se establecieron indicadores estándares a manejar en el programa y que pueda ser comparable a lo largo del tiempo.</t>
   </si>
   <si>
     <t>Crear una base de datos que sistematice la información de todos los proyectos y las empresas incubadas donde se incluyan todos los indicadores que permitan analizar el cumplimiento de los objetivos del Subprograma.</t>
   </si>
   <si>
     <t>Consolidar los datos globales generados por el Programa en cada año.
 </t>
   </si>
   <si>
     <t>Generar una matriz sistematizada que integre los datos de cierre final del programa Jalisco Competitvo con sus diferentes componentes. 
 .</t>
   </si>
   <si>
     <t>Dirección area Planeación Municipal y Articulación</t>
   </si>
   <si>
-    <t>16/06/2017</t>
+    <t>15/06/2017</t>
   </si>
   <si>
     <t>Se elaboro la matriz generalizada en conjunto con las áreas responsables o involucradas en el proceso de operación del programa Jalisco Competitivo. En esta matriz se señalan aspectos de caracterización del beneficiario, datos del proyecto asociado a la categoría, subcategoria, modalidad de apoyo, datos para seguimiento y cumplimiento de metas, indicadores, entre otros.</t>
   </si>
   <si>
     <t>Integrar mecanismos que procuren la interacción directa y la retroalimentación de experiencias con los beneficiarios de proyectos incubados.</t>
   </si>
   <si>
     <t>Generar una reunión  con los beneficiarios con la finalidad de tener una retroalimentación que enriquezca el subprograma.
 </t>
   </si>
   <si>
     <t>Generar reunión con los incubados e incubadoras que contribuyan con mejoras al subprogramas</t>
   </si>
   <si>
-    <t>12/06/2017</t>
+    <t>11/06/2017</t>
   </si>
   <si>
     <t>Se programo reunión con los beneficiarios del subprograma con el con objetivo de contar con observaciones, detectar oportunidades y retos para el subprograma, mismas que a su vez fueron oportunas para la ejecución fiscal 2017.</t>
   </si>
   <si>
     <t>Identificar y documentar los estudios externos donde se analicen experiencias e impacto de programas similares en la solución del problema público, para lo cual se puede trabajar en conjunto con las incubadoras participantes.</t>
   </si>
   <si>
     <t>Identificar y documentar los estudios que ya se tienen sobre Emprendimiento e Incubación que enriquezcan el sub programa.
 </t>
   </si>
   <si>
     <t>Elaborar un informe de análisis de los estudios externos encontrados  que aporte referentes para la  mejora del subprograma.</t>
   </si>
   <si>
-    <t>31/10/2017</t>
+    <t>01/11/2017</t>
   </si>
   <si>
     <t>1. Se identificaron y analizaron distintos estudios que existen sobre emprendimiento, determinando que no existen programas iguales mas si complementarios que permiten fortalecer el ecosistema emprendedor. 
 Este programa se complementa con los demás para atender la demanda de servicios por parte del sistema emprendedor.</t>
   </si>
   <si>
     <t>Motivar la interacción con las empresas incubadas para convencerlas de la importancia de aportar datos estadísticos de forma agregada que permitan documentar los resultados obtenidos a través del Subprograma e identificar áreas de oportunidad de mejora.</t>
   </si>
   <si>
     <t>1.-Generar reunión con los incubados e incubadoras que contribuyan con mejoras al subprogramas</t>
   </si>
   <si>
     <t>Incluir en la plataforma del Programa Jalisco Competitivo indicadores de resultados del Subprograma que puedan incentivar a los beneficiarios a contribuir con la transparencia y generar mayor participación.</t>
   </si>
   <si>
     <t>Generar una matriz sistematizada que integre los datos de cierre final del programa Jalisco Competitvo con sus diferentes componentes.</t>
   </si>
   <si>
     <t>Realizar un diagnóstico ex profeso que sirva como referencia para analizar el contexto y características del problema público que atiende el Subprograma.</t>
   </si>
   <si>
     <t>Organizar un agenda de trabajo con los organismos vinculados al ecosistema emprendedor para abordar el problema público que atiende el subprograma. 
 </t>
   </si>
   <si>
     <t>Generar reunión con los actores vinculados al ecosistema Emprendedor del Estado.</t>
   </si>
   <si>
-    <t>12/07/2017</t>
+    <t>11/07/2017</t>
   </si>
   <si>
     <t>1.	Se programó la reunión para el 20 de junio del 2017, con actores vinculados con emprendimiento del Estado, con el objetivo de realizar un diagnóstico de referencia para las mejores prácticas del subprograma.</t>
   </si>
   <si>
     <t>1. Se completo la información con la evidencia de las acciones vinculadas a la presente recomendación.
 2. Se analizo y concluyo que la presente recomendación y actividades planteadas se deberían completar con la recomendación 2 "Analizar con los diferentes actores del ecosistema emprendedor para generar un plan de acción a nivel Estatal" del objetivo de evaluación 3. Dado que ambos mantienen el mismo fin y buscan impactos similares.</t>
   </si>
   <si>
     <t>Hacer una selección estratégica de indicadores que den cuenta integralmente de los resultados del Subprograma y su contribución al enfoque de Triple Hélice.</t>
   </si>
   <si>
     <t>1.	Se revisó los indicadores establecidos del 2013 – 2017 para la convocatoria del programa público evaluado, permitiendo hacer un análisis en el tiempo de la información recopilada como resultados del programa. 2. Asimismo, una vez analizado los indicadores se establecieron indicadores estándares a manejar en el programa y que pueda ser comparable a lo largo del tiempo.</t>
   </si>
   <si>
     <t>Documentar los retos identificados con soporte de la evidencia de ejercicios anteriores y diseñar estrategias para abordarlos.</t>
   </si>
   <si>
     <t>Generar una reunión  con los beneficiarios con la finalidad de tener una retroalimentación que enriquezca el sub programa.
 </t>
   </si>
   <si>
-    <t>05/06/2017</t>
+    <t>04/06/2017</t>
   </si>
   <si>
     <t>Difundir las experiencias de las empresas incubadas para generar un clima de confianza en el Subprograma e incrementar la disponibilidad para proporcionar información financiera que estime los beneficios en términos monetarios.</t>
   </si>
   <si>
     <t>Generar mayor difusión a través de foros, eventos y redes sociales y medios de comunicación, especializados donde se presenten los caso de éxito de las empresas incubadas a través del sub programa.
 </t>
   </si>
   <si>
     <t>1.-Selección de casos de éxito. 2.- Invitación a participar  a dar testimonio.  3.- Difusión constante en redes sociales y comunicación.</t>
   </si>
   <si>
     <t>22/12/2017</t>
   </si>
   <si>
     <t>Se llevo a cabo la difusión de casos de éxito de los emprendedores que han sido beneficiados por el subprograma, realizando vídeos promocionales de sus testimonios y experiencias en su proceso de incubación, mismas que estarán presentes en los diferentes medios de comunicación.</t>
   </si>
   <si>
     <t>Trabajar de manera conjunta con incubadoras y centros de investigación para identificar necesidades de procesos de incubación por sectores productivos estratégicos, tamaños de empresas y diversificación de perfiles de la población potencial que aporten elementos para las estrategias de cobertura del Subprograma a corto, mediano y largo plazo, además de su localización territorial  a nivel regional o municipal.</t>
   </si>
   <si>
     <t>Establecer alianzas con los diferentes actores del ecosistema Emprendedor para generar un plan de acción a nivel de Estado.
 </t>
   </si>
   <si>
@@ -481,54 +481,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>44.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
@@ -558,131 +558,131 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>44.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>45</v>
       </c>
       <c r="R3" t="s">
         <v>46</v>
       </c>
       <c r="S3" t="s">
         <v>47</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>42736.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42887.0</v>
+        <v>42886.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>48</v>
       </c>
       <c r="W3" t="s">
         <v>49</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>44.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>51</v>
       </c>
       <c r="Q4" t="s">
         <v>45</v>
       </c>
       <c r="R4" t="s">
         <v>52</v>
       </c>
@@ -712,131 +712,131 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>44.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>57</v>
       </c>
       <c r="Q5" t="s">
         <v>45</v>
       </c>
       <c r="R5" t="s">
         <v>58</v>
       </c>
       <c r="S5" t="s">
         <v>59</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>42719.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>48</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>44.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>62</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>63</v>
       </c>
@@ -866,131 +866,131 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>44.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>67</v>
       </c>
       <c r="Q7" t="s">
         <v>45</v>
       </c>
       <c r="R7" t="s">
         <v>58</v>
       </c>
       <c r="S7" t="s">
         <v>68</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>42719.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>48</v>
       </c>
       <c r="W7" t="s">
         <v>60</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>44.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
       <c r="Q8" t="s">
         <v>45</v>
       </c>
       <c r="R8" t="s">
         <v>52</v>
       </c>
@@ -1020,362 +1020,362 @@
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>44.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>71</v>
       </c>
       <c r="Q9" t="s">
         <v>45</v>
       </c>
       <c r="R9" t="s">
         <v>72</v>
       </c>
       <c r="S9" t="s">
         <v>73</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>42719.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>48</v>
       </c>
       <c r="W9" t="s">
         <v>74</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>44.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>71</v>
       </c>
       <c r="Q10" t="s">
         <v>45</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>73</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>42719.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>48</v>
       </c>
       <c r="W10" t="s">
         <v>74</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>44.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>77</v>
       </c>
       <c r="Q11" t="s">
         <v>45</v>
       </c>
       <c r="R11" t="s">
         <v>46</v>
       </c>
       <c r="S11" t="s">
         <v>47</v>
       </c>
       <c r="T11" t="n" s="1">
         <v>42736.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>42887.0</v>
+        <v>42886.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>48</v>
       </c>
       <c r="W11" t="s">
         <v>49</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>44.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>79</v>
       </c>
       <c r="Q12" t="s">
         <v>45</v>
       </c>
       <c r="R12" t="s">
         <v>80</v>
       </c>
       <c r="S12" t="s">
         <v>68</v>
       </c>
       <c r="T12" t="n" s="1">
         <v>42719.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>48</v>
       </c>
       <c r="W12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>44.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>82</v>
       </c>
       <c r="Q13" t="s">
         <v>45</v>
       </c>
       <c r="R13" t="s">
         <v>83</v>
       </c>
@@ -1405,54 +1405,54 @@
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>44.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>87</v>
       </c>
       <c r="Q14" t="s">
         <v>45</v>
       </c>
       <c r="R14" t="s">
         <v>88</v>
       </c>
@@ -1482,87 +1482,87 @@
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>44.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>42568.0</v>
+        <v>42567.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>91</v>
       </c>
       <c r="Q15" t="s">
         <v>45</v>
       </c>
       <c r="R15" t="s">
         <v>92</v>
       </c>
       <c r="S15" t="s">
         <v>93</v>
       </c>
       <c r="T15" t="n" s="1">
         <v>42737.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>48</v>
       </c>
       <c r="W15" t="s">
         <v>60</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 