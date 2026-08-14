--- v0 (2026-05-25)
+++ v1 (2026-08-14)
@@ -139,152 +139,152 @@
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>No hay un reconocimiento suficiente en la formulación del problema público en el que se sustenta el programa sobre el problema de inequidad en el acceso a la educación.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Incorporar los siguientes objetivos específicos para el programa en sus Reglas de Operación: Contribuir al ingreso familiar de los hogares de niños, niñas y jóvenes que cursen estudios en los niveles de preescolar, primaria y secundaria en las escuelas públicas del Estado de Jalisco. Propiciar condiciones de equidad entre los estudiantes en los niveles de educación básica del Estado, para que cuenten de manera homogénea con los materiales escolares básicos.
 </t>
   </si>
   <si>
     <t>Incorporación en las ROP del programa los dos objetivos específicos recomendados por el Evaluador.</t>
   </si>
   <si>
     <t>Dirección General de Política Social (DGPS)</t>
   </si>
   <si>
-    <t>31/08/2015</t>
+    <t>30/08/2015</t>
   </si>
   <si>
     <t>El objetivo sobre contribuir al ingreso familiar se añadió en dentro del objetivo general del programa en las ROP 2015 publicadas el 31 de enero. El objetivo sobre propiciar condiciones de equidad se añadió como objetivo específico en las ROP 2015 publicadas el 31 de enero.</t>
   </si>
   <si>
     <t>Los procesos de adquisición  tardíos ocasionan que se entreguen las mochilas con los útiles escolares con un retraso de hasta dos semanas.</t>
   </si>
   <si>
     <t>Modificar apoyos del programa</t>
   </si>
   <si>
     <t>Generar un acuerdo entre los titulares de SEDIS y la SEPAF (Dependencia encargada de los procesos de adquisición) para elaborar un calendario que permita planear adecuadamente las adquisiciones de las mochilas y los útiles escolares para que sean entregados a tiempo a los beneficiarios.</t>
   </si>
   <si>
     <t>Solicitud de listas de útiles escolares por grado a la SEP del ciclo 2015-2016, para conocer los materiales a solicitar en la convocatoria de proveedores.</t>
   </si>
   <si>
     <t>Dirección encargada de la Coordinación del Programa.</t>
   </si>
   <si>
     <t>En Enero del 2015 la Coordinación del Programa obtuvo la información con la lista de útiles escolares de la SEP por grado escolar de educación básica. El concurso de licitación se lanzó con el tiempo de anticipación suficiente para recibir los productos de los proveedores para entregarlos antes o durante la primera semana de clases del ciclo escolar.</t>
   </si>
   <si>
     <t>Establecimiento de un calendario y diagrama de las actividades con la SEPAF relacionadas con la compra-recepción de materiales para el programa Mochilas con los útiles.</t>
   </si>
   <si>
     <t>Dirección encargada de la Coordi-nación del Programa</t>
   </si>
   <si>
-    <t>02/06/2016</t>
+    <t>01/06/2016</t>
   </si>
   <si>
     <t>Se elaboró un calendario con salidas de fletes de la Bodega de SEPAF con el material para municipios de ZMG del día 3 de junio al 8 de julio del 2015. Se elaboró un calendario con salidas de fletes de la Bodega de SEPAF con el material para municipios de ZMG del día 13 de julio al 4 de agosto del 2015.</t>
   </si>
   <si>
     <t>Se cuenta con las actas de entrega-recepción donde se indica el número de mochilas y útiles entregados antes o durante la primera semana del ciclo escolar y que es firmada por los Municipios del estado.</t>
   </si>
   <si>
     <t>Toma de decisiones equivocadas entre los actores operativos como consecuencia de la necesidad de tiempos de respuesta inmediatos.</t>
   </si>
   <si>
     <t>Socializar entre todos los funcionarios involucrados el “Manual de procesos y flujogramas del programa".</t>
   </si>
   <si>
     <t>Nombramiento de enlaces municipales por parte de SEDIS y de cada Municipio.</t>
   </si>
   <si>
     <t>Dirección encargada de la Coordinación del Programa</t>
   </si>
   <si>
     <t>Cada Municipio que ha firmado convenio con el programa ha asignado a un enlace, y la SEDIS ha asignado otro enlace, quienes serán la  vía de comunicación para la organización de la entrega de Mochilas. Directorio de enlaces Municipales de la SEDIS, asignados por parte de los Coordinadores regionales.</t>
   </si>
   <si>
     <t>Organización de cursos de capacitación operativa a enlaces Municipales y de la SEDIS.</t>
   </si>
   <si>
     <t>Durante el mes de Marzo se realizaron capacitaciones al personal operativo del programa, así como a los enlaces Municipales.</t>
   </si>
   <si>
     <t>Se requiere mejor coordinación entre los proveedores, la SEPAF, y la SEDIS  para mejorar el desempeño de los proveedores en los tiempos de entrega de los productos en  almacenes y bodegas, así como para la detección y reposición de productos faltantes o defectuosos respetando las condiciones de los contratos.</t>
   </si>
   <si>
     <t>Evaluar anualmente el desempeño de los proveedores contratados, además de establecer penalizaciones por el incumplimiento  en los tiempos de entrega y calidad de los productos.</t>
   </si>
   <si>
     <t>Establecimiento de un calendario con SEPAF con fecha límite de entrega de las mochilas y útiles solicitados en la licitación.</t>
   </si>
   <si>
     <t>18/02/2015</t>
   </si>
   <si>
     <t>Se generaron las bases para la licitación de la adquisición de mochilas para estudiantes de educación básica del programa mochilas con los útiles de la Secretaría de Desarrollo e Integración Social del Gobierno del Estado de Jalisco 2015, mediante Licitación Pública Local LPL03/2015.
 Se especifica en el punto 11 las sanciones por incumplimiento de los participantes.</t>
   </si>
   <si>
     <t>Generación de candados para garantizar la calidad de los materiales entregados por los proveedores.</t>
   </si>
   <si>
-    <t>29/06/2016</t>
+    <t>28/06/2016</t>
   </si>
   <si>
     <t>Se estableció en las Reglas de Operación del Programa para el ejercicio 2015 y 2016 las características que las mochilas deben tener de acuerdo al grado escolar, esto para garantizar la calidad de los materiales de la misma,</t>
   </si>
   <si>
     <t>Existe una percepción negativa por parte de algunos directores de los centros escolares y maestros en la Zona Metropolitana de Guadalajara, pues argumentan que sus escuelas no recibieron mochilas con los útiles para el total de su matrícula (14.9%)  y que no están informados de manera adecuada sobre la operación del programa (50.2%).</t>
   </si>
   <si>
     <t>Modificar las Reglas de Operación del Programa para generar un Protocolo Único de entrega de Mochilas con los Útiles para los municipios. Socializar la información sobre la importancia de la labor que realizan los Directores y Maestros en la operación del programa. 
 </t>
   </si>
   <si>
     <t>Especificación en las ROP la forma en que se entregarán las mochilas y útiles, unificando dicho proceso en todos los municipios.</t>
   </si>
   <si>
     <t>En la sección 8.2.2 de las ROP 2015 del Programa Mochilas con los Útiles se especifica que la entrega se realizará exclusivamente en las escuelas, y bajo ninguna circunstancia se hará en un lugar distinto a este.</t>
   </si>
   <si>
     <t>Generación de material de difusión donde se informe y resalte la importancia de la labor de maestros y directores para la operación y beneficio del programa.</t>
   </si>
   <si>
-    <t>12/07/2016</t>
+    <t>11/07/2016</t>
   </si>
   <si>
     <t>N/D</t>
   </si>
   <si>
     <t>Se diseñó infografía para colocar en las escuelas en la que se socialice la labor de los participantes en el programa Mochilas con los Útiles</t>
   </si>
   <si>
     <t>No se tiene información precisa sobre el tamaño de la matrícula en las escuelas antes del envío de las mochilas con los útiles.</t>
   </si>
   <si>
     <t xml:space="preserve">Gestionar ante la Secretaría de Educación del Gobierno de Jalisco una base de datos de la matrícula escolar y actualizarla de manera anual en el periodo de preinscripciones a educación básica. </t>
   </si>
   <si>
     <t>Validación de matrícula por parte de los Municipios.</t>
   </si>
   <si>
     <t>La Dirección encargada de la Coordinación del Programa solicitó la matrícula de educación básica del estado a la Secretaría de Educación Jalisco. Cuando la recibió, envió la información a cada municipio, desglosada por grado para que validaran, o en su defecto, actualizaran la información.</t>
   </si>
   <si>
     <t>Algunos funcionarios técnicos y operativos se quejan de no conocer el desarrollo del programa de manera integral, lo cual los desmotiva y les da pocas oportunidades de contribuir al mejor desempeño del programa.</t>
   </si>
   <si>
     <t>Generar un mecanismo permanente de involucramiento de los funcionarios técnicos y operativos de la SEDIS que participan en las diversas fases del programa.</t>
   </si>
@@ -449,54 +449,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>5.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
@@ -526,54 +526,54 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>5.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
@@ -603,516 +603,516 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>5.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4" t="s">
         <v>44</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
       <c r="S4" t="s">
         <v>49</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>42005.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>50</v>
       </c>
       <c r="W4" t="s">
         <v>51</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>5.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>43</v>
       </c>
       <c r="Q5" t="s">
         <v>44</v>
       </c>
       <c r="R5" t="s">
         <v>45</v>
       </c>
       <c r="S5" t="s">
         <v>49</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>42005.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>50</v>
       </c>
       <c r="W5" t="s">
         <v>51</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>5.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>54</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>55</v>
       </c>
       <c r="S6" t="s">
         <v>56</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>42064.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42185.0</v>
+        <v>42184.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>57</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>5.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>54</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>55</v>
       </c>
       <c r="S7" t="s">
         <v>59</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>42036.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>47</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>5.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>61</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>62</v>
       </c>
       <c r="S8" t="s">
         <v>63</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>47</v>
       </c>
       <c r="W8" t="s">
         <v>64</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>5.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>61</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>62</v>
       </c>
       <c r="S9" t="s">
         <v>66</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42125.0</v>
+        <v>42124.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>42216.0</v>
+        <v>42215.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>57</v>
       </c>
       <c r="W9" t="s">
         <v>67</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>5.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>69</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>70</v>
       </c>
@@ -1142,395 +1142,395 @@
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>5.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>69</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>70</v>
       </c>
       <c r="S11" t="s">
         <v>73</v>
       </c>
       <c r="T11" t="n" s="1">
         <v>42339.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>42551.0</v>
+        <v>42550.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>57</v>
       </c>
       <c r="W11" t="s">
         <v>74</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>5.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>69</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>70</v>
       </c>
       <c r="S12" t="s">
         <v>73</v>
       </c>
       <c r="T12" t="n" s="1">
         <v>42339.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>42551.0</v>
+        <v>42550.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>57</v>
       </c>
       <c r="W12" t="s">
         <v>74</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>5.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>77</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>78</v>
       </c>
       <c r="S13" t="s">
         <v>79</v>
       </c>
       <c r="T13" t="n" s="1">
         <v>42036.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>42185.0</v>
+        <v>42184.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>57</v>
       </c>
       <c r="W13" t="s">
         <v>41</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>5.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>81</v>
       </c>
       <c r="Q14" t="s">
         <v>44</v>
       </c>
       <c r="R14" t="s">
         <v>82</v>
       </c>
       <c r="S14" t="s">
         <v>83</v>
       </c>
       <c r="T14" t="n" s="1">
         <v>42036.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>57</v>
       </c>
       <c r="W14" t="s">
         <v>41</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>5.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>84</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>85</v>
       </c>
       <c r="S15" t="s">
         <v>86</v>
       </c>
       <c r="T15" t="n" s="1">
         <v>42005.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>87</v>
       </c>
       <c r="W15" t="s">
         <v>41</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 