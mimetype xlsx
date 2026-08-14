--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -142,67 +142,67 @@
     <t>Lic. Carlos Armando Velázquez Santillanes</t>
   </si>
   <si>
     <t>33 1543 2800</t>
   </si>
   <si>
     <t>carlos.velazquez@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico ex profeso del programa donde se establezca y se justifique con mayor información la conexión existente entre el problema que se desea atender y las soluciones planteadas en formato de vertientes.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Para 2017 concluyó el programa. La SICyT ejecutará durante el año 4 programas: Proyectos de Innovación Empresarial y Social, Educación Superior con calidad, pertinencia, equidad y flexibilidad, Conducción de la política de innovación y Programa de impulso a la innovación, ciencia y desarrollo tecnológico.
 </t>
   </si>
   <si>
     <t>Realizar diagnóstico por cada programa presupuestario.</t>
   </si>
   <si>
     <t>Coordinación General, Dirección General Administrativa, Dirección General de Innovación, Desarrollo Empresarial y Social, Dirección General de Ciencia y Desarrollo Tecnológico y la Dirección General de Educación Superior, Investigación y Posgrado.</t>
   </si>
   <si>
-    <t>30/03/2017</t>
+    <t>31/03/2017</t>
   </si>
   <si>
     <t>Para 2017 cada vertiente se convirtió en un programa público. Contaron con reglas de operación para las cuales se elaboraron diagnósticos en específico.</t>
   </si>
   <si>
     <t>Elaborar un árbol de problemas para el programa, el cual podría nutrirse del diagnóstico ya mencionado.</t>
   </si>
   <si>
     <t>Los árboles de problemas se realizarán por cada programa presupuestario
 </t>
   </si>
   <si>
     <t>Realizar el árbol de problema sugerido</t>
   </si>
   <si>
-    <t>02/07/2018</t>
+    <t>01/07/2018</t>
   </si>
   <si>
     <t>Se elaboró el árbol de problemas</t>
   </si>
   <si>
     <t>Establecer claramente la población potencial del programa y sus vertientes</t>
   </si>
   <si>
     <t>La dependencia describirá la población o área de enfoque que presenta el problema, necesidad u oportunidad que justifica al programa es decir, la que se ha elegido o pudiera ser elegible para ser beneficiaria del mismo.</t>
   </si>
   <si>
     <t>Describir la población potencial o área de enfoque por cada programa de apoyo.</t>
   </si>
   <si>
     <t>31/12/2017</t>
   </si>
   <si>
     <t>En las reglas de operación 2017, en el apartado 11 se estableció la población objetivo de cada programa.</t>
   </si>
   <si>
     <t>Cuantificar de mejor manera la población objetivo del programa, integrada a través de vertientes, con la intención de priorizar aquella que resulte más pertinente de atenderse a futuro en función de los hallazgos del diagnóstico y ante un eventual recorte presupuestal</t>
   </si>
   <si>
     <t>Cada programa 2017 establecerá su población objetivo lo que permitirá establecer:
  • ¿Qué demanda social tiene mayor prioridad de atención?
@@ -329,51 +329,51 @@
   <si>
     <t>Vincularse con otros programas de CTI a nivel federal, en particular con el PEI, con el objetivo de sumar los recursos de ambos programas y permitir la viabilidad del programa estatal en el mediano y largo plazo.</t>
   </si>
   <si>
     <t>La vinculación ya existe a través del Consejo Estatal de Ciencia y Tecnología de Jalisco. A través de las Cámaras industriales se le da difusión a la convocatoria de CONACYT, así  como orientación en pláticas informativas organizadas por el COECYTJAL.
 </t>
   </si>
   <si>
     <t>Continuar fomentando la vinculación interinstitucional para sumar recursos.</t>
   </si>
   <si>
     <t>Se continúo con la vinculación interinstitucional para difundir e impulsar la participación de las empresas en las convocatoria del programa que cada año lanza CONACYT. 
 Dadas las condiciones económicas del Estado, no es viable sumar recursos estatales en virtud de que CONACYT exige participación equitativa de las entidades en este tipo de apoyos. El presupuesto 2017 que CONACYT destino a PEI fue de más de 1,800 millones de pesos.</t>
   </si>
   <si>
     <t>Elaborar un padrón de beneficiarios del programa, ya sea integral o en función de las vertientes que se decida mantener.</t>
   </si>
   <si>
     <t>Se cuenta con padrón de beneficiarios en aquellos casos en que aplica; el cual  integra y organiza datos sobre las personas que reciben apoyos (monetarios y en especie) de los programas de la SICYT con el fin de contribuir a la transparencia, eficacia y eficiencia en el uso de los recursos públicos.
 </t>
   </si>
   <si>
     <t>Mantener actualizados los padrones de beneficiarios</t>
   </si>
   <si>
-    <t>06/07/2018</t>
+    <t>05/07/2018</t>
   </si>
   <si>
     <t>En proceso de actualización el Padrón Único de Beneficiarios. Se concluirá el próximo 2 de febrero de 2018.</t>
   </si>
   <si>
     <t>Se actualizó</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -505,1159 +505,1159 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>51.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>42737.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42824.958333333336</v>
+        <v>42825.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>51.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>51.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>50</v>
       </c>
       <c r="S4" t="s">
         <v>51</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>52</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>51.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>55</v>
       </c>
       <c r="S5" t="s">
         <v>56</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>52</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>51.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>58</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>59</v>
       </c>
       <c r="S6" t="s">
         <v>60</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>52</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>51.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>63</v>
       </c>
       <c r="S7" t="s">
         <v>64</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>52</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>51.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>66</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>67</v>
       </c>
       <c r="S8" t="s">
         <v>68</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>43054.0</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>52</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>51.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>72</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U9" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V9" t="s">
         <v>73</v>
       </c>
       <c r="W9" t="s">
         <v>52</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>51.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>75</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>76</v>
       </c>
       <c r="S10" t="s">
         <v>77</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U10" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V10" t="s">
         <v>41</v>
       </c>
       <c r="W10" t="s">
         <v>52</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>51.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>79</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>80</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U11" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V11" t="s">
         <v>82</v>
       </c>
       <c r="W11" t="s">
         <v>52</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>51.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>84</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>85</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U12" t="n" s="1">
         <v>43054.0</v>
       </c>
       <c r="V12" t="s">
         <v>41</v>
       </c>
       <c r="W12" t="s">
         <v>52</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>51.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>88</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>89</v>
       </c>
       <c r="S13" t="s">
         <v>90</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U13" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V13" t="s">
         <v>73</v>
       </c>
       <c r="W13" t="s">
         <v>52</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>51.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>92</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>93</v>
       </c>
       <c r="S14" t="s">
         <v>94</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U14" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
         <v>52</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>51.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>96</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>97</v>
       </c>
       <c r="S15" t="s">
         <v>98</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U15" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V15" t="s">
         <v>41</v>
       </c>
       <c r="W15" t="s">
         <v>99</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>51.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42706.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>96</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>97</v>
       </c>
       <c r="S16" t="s">
         <v>98</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U16" t="n" s="1">
         <v>43084.0</v>
       </c>
       <c r="V16" t="s">
         <v>41</v>
       </c>
       <c r="W16" t="s">
         <v>99</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>