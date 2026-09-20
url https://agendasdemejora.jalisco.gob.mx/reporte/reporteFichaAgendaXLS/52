--- v0 (2026-05-01)
+++ v1 (2026-09-20)
@@ -142,99 +142,99 @@
   <si>
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Que la focalización de los recursos del programa se haga más explícita en las ROP, a través de algoritmos que ponderen el peso específico de las variables que se tomen en cuenta para tal propósito. La focalización debe también aplicarse para la asignación de los recursos a nivel territorial.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t xml:space="preserve">Mejorar el proceso de selección de beneficiarios </t>
   </si>
   <si>
     <t>Establecer los criterios de selección de beneficiarios</t>
   </si>
   <si>
     <t>Dirección General de Política Social</t>
   </si>
   <si>
-    <t>01/07/2018</t>
+    <t>30/06/2018</t>
   </si>
   <si>
     <t>Análisis de las variables del cuestionario FPU y/o CUIS para determinar los criterios de selección.</t>
   </si>
   <si>
     <t>Se establecieron los Criterios de Selección y Priorización  de Personas para ingresar, permanecer o reingresar al programa.</t>
   </si>
   <si>
     <t>Generar un sistema de puntuación según grado de vulnerabilidad</t>
   </si>
   <si>
-    <t>09/07/2018</t>
+    <t>08/07/2018</t>
   </si>
   <si>
     <t>En base al análisis de las variables del Formato de Padrón Único se está generando un sistema de puntuación según grado de vulnerabilidad.</t>
   </si>
   <si>
     <t>Se generó un sistema de puntuación según grado de vulnerabilidad.</t>
   </si>
   <si>
     <t>Establecer las variables del Formato de Padrón Único (FPU) que serán utilizadas para el cálculo de la puntuación</t>
   </si>
   <si>
     <t>Identificación de las variables y conformación de los criterios de selección en función de lo establecido por las reglas de operación del programa.</t>
   </si>
   <si>
     <t>Se establecieron las variables del Formato de Padrón Único (FPU) que se utilizaran para el calculo de la puntuación.</t>
   </si>
   <si>
     <t>Publicar los criterios, el sistema de puntuación y la fórmula de cálculo en las Reglas de Operación</t>
   </si>
   <si>
     <t>Se enviaron los Criterios de Selección y Priorización  de Personas para ingresar, permanecer o reingresar al programa a la Dirección General de Programas Sociales.</t>
   </si>
   <si>
     <t>Transparentar la lista de espera, de manera que pueda corroborarse la correcta aplicación de los criterios de su gestión establecidos en las Reglas de Operación del programa.</t>
   </si>
   <si>
     <t>Transparentar el proceso de incorporación de beneficiarios al programa</t>
   </si>
   <si>
     <t>Aplicar el Formato de Padrón Único (FPU) a todo aquel que solicite el apoyo para poder así publicar la lista de espera en medios de acceso público.</t>
   </si>
   <si>
     <t>Dirección General de Programas Sociales</t>
   </si>
   <si>
-    <t>01/06/2018</t>
+    <t>31/05/2018</t>
   </si>
   <si>
     <t>Capacitación a todos los funcionarios en la aplicación del cuestionario FPU</t>
   </si>
   <si>
     <t>Diseño del aplicativo de captura del cuestionario FPU.</t>
   </si>
   <si>
     <t>Se aplicó el Formato de Padrón Único a todo aquel que solicitó el apoyo.</t>
   </si>
   <si>
     <t>"Calificar" al solicitante de acuerdo con el sistema de puntuación del programa</t>
   </si>
   <si>
     <t>Se "calificó" a los solicitantes de acuerdo con el sistema de puntuación del programa.</t>
   </si>
   <si>
     <t>Seleccionar a los beneficiarios en función de lo establecido en las ROP's</t>
   </si>
   <si>
     <t>Se seleccionó a los beneficiarios en función de lo establecido por las ROP.</t>
   </si>
   <si>
     <t>Publicar la lista de espera de los solicitantes en función de la calificación obtenida</t>
   </si>
@@ -242,221 +242,221 @@
     <t>Se publicó la lista de espera de los solicitantes en función de la calificación obtenida.</t>
   </si>
   <si>
     <t>Calendarizar la entrega de los apoyos bimestrales.</t>
   </si>
   <si>
     <t>Mejorar el proceso de pagos en tiempo a beneficiarios de los programas sociales de transferencias monetarias
 </t>
   </si>
   <si>
     <t>Elaborar un calendario de pagos a los beneficiarios de los programas que reciben transferencias monetarias.</t>
   </si>
   <si>
     <t>Dirección General de Programas Sociales y Dirección Administrativa</t>
   </si>
   <si>
     <t>25/01/2018</t>
   </si>
   <si>
     <t>Elaboración del calendario de pagos a los beneficiarios del programa.</t>
   </si>
   <si>
     <t>Enviar mediante circular a las áreas involucradas en el proceso de pagos, el calendario de pagos, para su conocimiento y aplicación.</t>
   </si>
   <si>
-    <t>21/08/2018</t>
+    <t>20/08/2018</t>
   </si>
   <si>
     <t>Se envió el calendario de pagos mediante circular a las áreas involucradas en el proceso.</t>
   </si>
   <si>
     <t>Publicar el calendario de pagos en el portal web del programa y/o medios públicos.</t>
   </si>
   <si>
     <t>Se publicó el calendario de pagos en el portal web de la Secretaría de Desarrollo e Integración Social, disponible en el siguiente enlace: https://sedis.jalisco.gob.mx/calendario-fechas-probables-de-dispersion-beneficiarios-de-programas-sociales-2018</t>
   </si>
   <si>
     <t>Mantener organizados y constantemente actualizados los datos y las cifras del Padrón Único de Beneficiarios.</t>
   </si>
   <si>
     <t>Mejorar el sistema de información y consulta de beneficiarios apoyados por programas públicos del Gobierno del Estado</t>
   </si>
   <si>
     <t>Codificar y estandarizar formatos con otros instrumentos de recopilación de información sociodemográfica</t>
   </si>
   <si>
     <t>26/01/2018</t>
   </si>
   <si>
     <t>Se generaron los metadatos y los descriptores de las variables para el padrón de beneficiarios de personas físicas.</t>
   </si>
   <si>
     <t>Se generaron los metadatos y los descriptores de las variables del padrón de beneficiarios de actores sociales.</t>
   </si>
   <si>
     <t>Se generaron los metadatos y los descriptores de las variables del cuestionario de información sociodemográfica FPU.</t>
   </si>
   <si>
     <t>Generación de los metadatos</t>
   </si>
   <si>
     <t>Generar los catálogos de las variables del formato de captura</t>
   </si>
   <si>
     <t>Se generaron los catálogos de valores y etiquetas de las variables de los metadatos del padrón de beneficiarios de personas y actores sociales.</t>
   </si>
   <si>
     <t>Mejorar la plataforma del Padrón Único de Beneficiarios</t>
   </si>
   <si>
-    <t>11/07/2018</t>
+    <t>10/07/2018</t>
   </si>
   <si>
     <t>Se está trabajando en la mejora.</t>
   </si>
   <si>
     <t>La recomendación del evaluador incluía mejorar la plataforma informática de consulta de los beneficiarios apoyados por programas públicos, conocida como Padrón Único de Beneficiarios (https://padronunico.jalisco.gob.mx/). La actividad no pudo realizarse debido a la coyuntura política (elecciones) y las restricciones presupuestales.</t>
   </si>
   <si>
     <t>Considerar alianzas estratégicas con instituciones experimentadas en realizar visitas domiciliarias como el IMSS, SEDESOL o RENAPO, o bien, con aquellas que tengan registros sobre los decesos de las personas, como el Registro Civil.</t>
   </si>
   <si>
     <t>Mejorar el mecanismo de supervivencias que tiene la secretaría, es decir, mejorar el proceso de verificación de decesos de los beneficiarios.</t>
   </si>
   <si>
     <t>Firmar convenio de colaboración con la Dirección General del Registro Civil del Estado</t>
   </si>
   <si>
-    <t>08/05/2018</t>
+    <t>07/05/2018</t>
   </si>
   <si>
     <t>Se firmó convenio de colaboración con la Dirección General del Registro Civil  del Estado.</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico del problema público que el programa busca atender mediante un tercero externo.</t>
   </si>
   <si>
     <t>Mejorar el diseño del programa, obtener el árbol de problemas y objetivos</t>
   </si>
   <si>
     <t>Diseñar los Términos de Referencia del estudio</t>
   </si>
   <si>
     <t>Se diseñaron los términos de referencia para el estudio.</t>
   </si>
   <si>
     <t>Contratar a una entidad externa para llevar a cabo el estudio</t>
   </si>
   <si>
-    <t>26/04/2018</t>
+    <t>25/04/2018</t>
   </si>
   <si>
     <t>Se contrató a la unidad externa Linter Consultores de México S.C. para la elaboración del estudio del programa.</t>
   </si>
   <si>
     <t>Publicar el estudio/diagnóstico del problema público</t>
   </si>
   <si>
     <t>El estudio elaborado al programa ya se encuentra debidamente publicado en el portal de SEDIS, en la siguiente liga: https://sedis.jalisco.gob.mx/consultas-de-interes/2017/1735</t>
   </si>
   <si>
     <t>Incorporar los resultados del estudio en las reglas de operación del programa</t>
   </si>
   <si>
     <t>No se logró atender la recomendación sobre la incorporación de la evaluación en la Regla de Operación debido a que a diferencia de otros años, las ROP no se publicaron en el mes de marzo sino en el mes de enero, esto con la finalidad de continuar con el funcionamiento de los programas sociales  y no retardar su operación debido a la veda electoral.</t>
   </si>
   <si>
     <t>Mejorar el diseño de la MIR incorporando los siguientes elementos:
 1.	Que se incluyan actividades de difusión, selección de beneficiarios y talleres de activación física como parte del seguimiento.
 2.	Modificar la unidad de edición del indicador del componente: medirlo en función del crecimiento absoluto de beneficiarios entre el periodo anterior y el actual.</t>
   </si>
   <si>
     <t>Mejorar indicadores y descripción de las actividades de la MIR
 </t>
   </si>
   <si>
     <t>Revisar los objetivos de la MIR</t>
   </si>
   <si>
-    <t>23/04/2018</t>
+    <t>22/04/2018</t>
   </si>
   <si>
     <t>Se revisaron los objetivos de la MIR para que los indicadores representaran de una mejor manera los objetivos del programa.</t>
   </si>
   <si>
     <t>Revisar los indicadores de la MIR</t>
   </si>
   <si>
     <t>Se revisaron los indicadores de la MIR a fin de que los mismos representen de mejor manera los objetivos del programa.</t>
   </si>
   <si>
     <t>Modificar los objetivos e indicadores de la MIR</t>
   </si>
   <si>
     <t>Se modificaron los objetivos e indicadores de la MIR a fin de representar de mejor manera el programa.</t>
   </si>
   <si>
     <t>Poner a disposición del público la información estadística que sirve como medio de verificación de los indicadores de la MIR.</t>
   </si>
   <si>
     <t>Mejorar el acceso a los medios de verificación de la Matriz de Indicadores para Resultados (MIR).
 </t>
   </si>
   <si>
     <t>Utilizar fuentes de información y/o medios de verificación públicos y de fácil acceso</t>
   </si>
   <si>
-    <t>22/10/2018</t>
+    <t>21/10/2018</t>
   </si>
   <si>
     <t>Todos los indicadores a partir del nivel de componente para arriba, de la Matriz de Indicadores para Resultados, tienen fuentes de información o medios de verificación de acceso público. Solamente algunos indicadores a nivel de actividad se tratan de registros administrativos internos, mismos que se están trabajando para que se constituyan como registros estadísticos.</t>
   </si>
   <si>
     <t>Generar información estadística para indicadores cuya fuente de información es la propia secretaría</t>
   </si>
   <si>
     <t>El sistema de información Padrón Único de Beneficiarios es el registro administrativo que funciona como fuente de información estadística para la mayoría de los indicadores de la MIR.</t>
   </si>
   <si>
     <t>Publicar la información estadística que sustenta a los indicadores en el portal de la dependencia y/u otro sistema informático diseñado para ello</t>
   </si>
   <si>
     <t>La información estadística de los indicadores MIR a nivel fin, propósito y componente provienen de fuentes públicas de libre acceso. En las fichas técnicas de los indicadores y las MIR se encuentran los enlaces de acceso.</t>
   </si>
   <si>
     <t>Apegarse al Manual de Procedimientos del programa para asegurar una buena coordinación entre instancias internas y externas. Específicamente en el proceso general E. Producción y distribución de bienes y servicios, donde se realiza la ministración del apoyo en efectivo a los beneficiarios.</t>
   </si>
   <si>
     <t>Mejora en procesos y distribución de bienes y servicios con base en el manual de procedimientos del programa.
 </t>
   </si>
   <si>
     <t>Analizar los procesos para la entrega de bienes y/o servicios del programa</t>
   </si>
   <si>
-    <t>29/10/2018</t>
+    <t>30/10/2018</t>
   </si>
   <si>
     <t>Se anexa archivo PDF con documento sobre el Proceso Administrativo, tomando como base el Manual de Procedimientos del Programa.</t>
   </si>
   <si>
     <t>Actualizar los procesos del programa</t>
   </si>
   <si>
     <t>Se anexa el Convenio de Colaboración con la Dirección General del Registro Civil del Estado. Ya que con esto, se modernizó el Proceso de Supervivencia  para la Entrega del Apoyo.</t>
   </si>
   <si>
     <t>Hacer públicas las minutas de las reuniones de las contralorías sociales del programa.</t>
   </si>
   <si>
     <t>Hacer públicas las minutas de las reuniones de las contralorías sociales.
 </t>
   </si>
   <si>
     <t>Publicar en el portal de transparencia las minutas de las contralorías sociales</t>
   </si>
   <si>
     <t>Encargada de contralorías sociales</t>
   </si>
   <si>
     <t>Las minutas se encuentran en proceso de publicación en el portal de SEDIS.</t>
@@ -610,3084 +610,3084 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>52.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>52.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>52.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
       <c r="S4" t="s">
         <v>39</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>52.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>38</v>
       </c>
       <c r="S5" t="s">
         <v>44</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>45</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>52.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>38</v>
       </c>
       <c r="S6" t="s">
         <v>44</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>45</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>52.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>36</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>38</v>
       </c>
       <c r="S7" t="s">
         <v>48</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>45</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>52.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>36</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>38</v>
       </c>
       <c r="S8" t="s">
         <v>48</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>45</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>52.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>36</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>38</v>
       </c>
       <c r="S9" t="s">
         <v>48</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>40</v>
       </c>
       <c r="W9" t="s">
         <v>45</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>52.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>36</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>38</v>
       </c>
       <c r="S10" t="s">
         <v>51</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>40</v>
       </c>
       <c r="W10" t="s">
         <v>45</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>52.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>53</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>54</v>
       </c>
       <c r="S11" t="s">
         <v>55</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>56</v>
       </c>
       <c r="W11" t="s">
         <v>57</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>52.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>53</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>54</v>
       </c>
       <c r="S12" t="s">
         <v>55</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>56</v>
       </c>
       <c r="W12" t="s">
         <v>57</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>52.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>53</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>54</v>
       </c>
       <c r="S13" t="s">
         <v>55</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>56</v>
       </c>
       <c r="W13" t="s">
         <v>57</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>52.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>53</v>
       </c>
       <c r="Q14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>54</v>
       </c>
       <c r="S14" t="s">
         <v>61</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>56</v>
       </c>
       <c r="W14" t="s">
         <v>57</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>52.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>53</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>54</v>
       </c>
       <c r="S15" t="s">
         <v>63</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>56</v>
       </c>
       <c r="W15" t="s">
         <v>57</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>52.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>53</v>
       </c>
       <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="R16" t="s">
         <v>54</v>
       </c>
       <c r="S16" t="s">
         <v>65</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V16" t="s">
         <v>56</v>
       </c>
       <c r="W16" t="s">
         <v>57</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>52.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>34</v>
       </c>
       <c r="O17" t="s">
         <v>35</v>
       </c>
       <c r="P17" t="s">
         <v>67</v>
       </c>
       <c r="Q17" t="s">
         <v>37</v>
       </c>
       <c r="R17" t="s">
         <v>68</v>
       </c>
       <c r="S17" t="s">
         <v>69</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V17" t="s">
         <v>70</v>
       </c>
       <c r="W17" t="s">
         <v>71</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>52.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>34</v>
       </c>
       <c r="O18" t="s">
         <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>67</v>
       </c>
       <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="R18" t="s">
         <v>68</v>
       </c>
       <c r="S18" t="s">
         <v>73</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V18" t="s">
         <v>70</v>
       </c>
       <c r="W18" t="s">
         <v>74</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>52.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>34</v>
       </c>
       <c r="O19" t="s">
         <v>35</v>
       </c>
       <c r="P19" t="s">
         <v>67</v>
       </c>
       <c r="Q19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>68</v>
       </c>
       <c r="S19" t="s">
         <v>76</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V19" t="s">
         <v>70</v>
       </c>
       <c r="W19" t="s">
         <v>74</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>52.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J20" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>34</v>
       </c>
       <c r="O20" t="s">
         <v>35</v>
       </c>
       <c r="P20" t="s">
         <v>78</v>
       </c>
       <c r="Q20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>79</v>
       </c>
       <c r="S20" t="s">
         <v>80</v>
       </c>
       <c r="T20" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U20" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V20" t="s">
         <v>40</v>
       </c>
       <c r="W20" t="s">
         <v>81</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>52.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J21" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>34</v>
       </c>
       <c r="O21" t="s">
         <v>35</v>
       </c>
       <c r="P21" t="s">
         <v>78</v>
       </c>
       <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>79</v>
       </c>
       <c r="S21" t="s">
         <v>80</v>
       </c>
       <c r="T21" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U21" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V21" t="s">
         <v>40</v>
       </c>
       <c r="W21" t="s">
         <v>81</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>52.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J22" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>34</v>
       </c>
       <c r="O22" t="s">
         <v>35</v>
       </c>
       <c r="P22" t="s">
         <v>78</v>
       </c>
       <c r="Q22" t="s">
         <v>37</v>
       </c>
       <c r="R22" t="s">
         <v>79</v>
       </c>
       <c r="S22" t="s">
         <v>80</v>
       </c>
       <c r="T22" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U22" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V22" t="s">
         <v>40</v>
       </c>
       <c r="W22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>52.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J23" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>34</v>
       </c>
       <c r="O23" t="s">
         <v>35</v>
       </c>
       <c r="P23" t="s">
         <v>78</v>
       </c>
       <c r="Q23" t="s">
         <v>37</v>
       </c>
       <c r="R23" t="s">
         <v>79</v>
       </c>
       <c r="S23" t="s">
         <v>80</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U23" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V23" t="s">
         <v>40</v>
       </c>
       <c r="W23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>52.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J24" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>34</v>
       </c>
       <c r="O24" t="s">
         <v>35</v>
       </c>
       <c r="P24" t="s">
         <v>78</v>
       </c>
       <c r="Q24" t="s">
         <v>37</v>
       </c>
       <c r="R24" t="s">
         <v>79</v>
       </c>
       <c r="S24" t="s">
         <v>86</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U24" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V24" t="s">
         <v>40</v>
       </c>
       <c r="W24" t="s">
         <v>81</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>52.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J25" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>34</v>
       </c>
       <c r="O25" t="s">
         <v>35</v>
       </c>
       <c r="P25" t="s">
         <v>78</v>
       </c>
       <c r="Q25" t="s">
         <v>37</v>
       </c>
       <c r="R25" t="s">
         <v>79</v>
       </c>
       <c r="S25" t="s">
         <v>88</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U25" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V25" t="s">
         <v>40</v>
       </c>
       <c r="W25" t="s">
         <v>89</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>52.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J26" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>34</v>
       </c>
       <c r="O26" t="s">
         <v>35</v>
       </c>
       <c r="P26" t="s">
         <v>78</v>
       </c>
       <c r="Q26" t="s">
         <v>37</v>
       </c>
       <c r="R26" t="s">
         <v>79</v>
       </c>
       <c r="S26" t="s">
         <v>88</v>
       </c>
       <c r="T26" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U26" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V26" t="s">
         <v>40</v>
       </c>
       <c r="W26" t="s">
         <v>89</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>52.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J27" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>34</v>
       </c>
       <c r="O27" t="s">
         <v>35</v>
       </c>
       <c r="P27" t="s">
         <v>92</v>
       </c>
       <c r="Q27" t="s">
         <v>37</v>
       </c>
       <c r="R27" t="s">
         <v>93</v>
       </c>
       <c r="S27" t="s">
         <v>94</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U27" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V27" t="s">
         <v>56</v>
       </c>
       <c r="W27" t="s">
         <v>95</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="n">
         <v>52.0</v>
       </c>
       <c r="H28" t="s">
         <v>31</v>
       </c>
       <c r="I28" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J28" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28" t="s">
         <v>34</v>
       </c>
       <c r="O28" t="s">
         <v>35</v>
       </c>
       <c r="P28" t="s">
         <v>97</v>
       </c>
       <c r="Q28" t="s">
         <v>37</v>
       </c>
       <c r="R28" t="s">
         <v>98</v>
       </c>
       <c r="S28" t="s">
         <v>99</v>
       </c>
       <c r="T28" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U28" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V28" t="s">
         <v>40</v>
       </c>
       <c r="W28" t="s">
         <v>95</v>
       </c>
       <c r="X28" t="n">
         <v>100.0</v>
       </c>
       <c r="Y28" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="n">
         <v>52.0</v>
       </c>
       <c r="H29" t="s">
         <v>31</v>
       </c>
       <c r="I29" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J29" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K29" t="s">
         <v>32</v>
       </c>
       <c r="L29" t="s">
         <v>33</v>
       </c>
       <c r="M29" t="s">
         <v>34</v>
       </c>
       <c r="N29" t="s">
         <v>34</v>
       </c>
       <c r="O29" t="s">
         <v>35</v>
       </c>
       <c r="P29" t="s">
         <v>97</v>
       </c>
       <c r="Q29" t="s">
         <v>37</v>
       </c>
       <c r="R29" t="s">
         <v>98</v>
       </c>
       <c r="S29" t="s">
         <v>101</v>
       </c>
       <c r="T29" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U29" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V29" t="s">
         <v>40</v>
       </c>
       <c r="W29" t="s">
         <v>102</v>
       </c>
       <c r="X29" t="n">
         <v>100.0</v>
       </c>
       <c r="Y29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
       <c r="G30" t="n">
         <v>52.0</v>
       </c>
       <c r="H30" t="s">
         <v>31</v>
       </c>
       <c r="I30" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J30" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K30" t="s">
         <v>32</v>
       </c>
       <c r="L30" t="s">
         <v>33</v>
       </c>
       <c r="M30" t="s">
         <v>34</v>
       </c>
       <c r="N30" t="s">
         <v>34</v>
       </c>
       <c r="O30" t="s">
         <v>35</v>
       </c>
       <c r="P30" t="s">
         <v>97</v>
       </c>
       <c r="Q30" t="s">
         <v>37</v>
       </c>
       <c r="R30" t="s">
         <v>98</v>
       </c>
       <c r="S30" t="s">
         <v>104</v>
       </c>
       <c r="T30" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U30" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V30" t="s">
         <v>40</v>
       </c>
       <c r="W30" t="s">
         <v>102</v>
       </c>
       <c r="X30" t="n">
         <v>100.0</v>
       </c>
       <c r="Y30" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="n">
         <v>52.0</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J31" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K31" t="s">
         <v>32</v>
       </c>
       <c r="L31" t="s">
         <v>33</v>
       </c>
       <c r="M31" t="s">
         <v>34</v>
       </c>
       <c r="N31" t="s">
         <v>34</v>
       </c>
       <c r="O31" t="s">
         <v>35</v>
       </c>
       <c r="P31" t="s">
         <v>97</v>
       </c>
       <c r="Q31" t="s">
         <v>37</v>
       </c>
       <c r="R31" t="s">
         <v>98</v>
       </c>
       <c r="S31" t="s">
         <v>106</v>
       </c>
       <c r="T31" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U31" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V31" t="s">
         <v>40</v>
       </c>
       <c r="W31" t="s">
         <v>45</v>
       </c>
       <c r="X31" t="n">
         <v>100.0</v>
       </c>
       <c r="Y31" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="n">
         <v>52.0</v>
       </c>
       <c r="H32" t="s">
         <v>31</v>
       </c>
       <c r="I32" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J32" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K32" t="s">
         <v>32</v>
       </c>
       <c r="L32" t="s">
         <v>33</v>
       </c>
       <c r="M32" t="s">
         <v>34</v>
       </c>
       <c r="N32" t="s">
         <v>34</v>
       </c>
       <c r="O32" t="s">
         <v>35</v>
       </c>
       <c r="P32" t="s">
         <v>108</v>
       </c>
       <c r="Q32" t="s">
         <v>37</v>
       </c>
       <c r="R32" t="s">
         <v>109</v>
       </c>
       <c r="S32" t="s">
         <v>110</v>
       </c>
       <c r="T32" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U32" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V32" t="s">
         <v>40</v>
       </c>
       <c r="W32" t="s">
         <v>111</v>
       </c>
       <c r="X32" t="n">
         <v>100.0</v>
       </c>
       <c r="Y32" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33" t="s">
         <v>27</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>30</v>
       </c>
       <c r="G33" t="n">
         <v>52.0</v>
       </c>
       <c r="H33" t="s">
         <v>31</v>
       </c>
       <c r="I33" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J33" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K33" t="s">
         <v>32</v>
       </c>
       <c r="L33" t="s">
         <v>33</v>
       </c>
       <c r="M33" t="s">
         <v>34</v>
       </c>
       <c r="N33" t="s">
         <v>34</v>
       </c>
       <c r="O33" t="s">
         <v>35</v>
       </c>
       <c r="P33" t="s">
         <v>108</v>
       </c>
       <c r="Q33" t="s">
         <v>37</v>
       </c>
       <c r="R33" t="s">
         <v>109</v>
       </c>
       <c r="S33" t="s">
         <v>113</v>
       </c>
       <c r="T33" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U33" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V33" t="s">
         <v>40</v>
       </c>
       <c r="W33" t="s">
         <v>111</v>
       </c>
       <c r="X33" t="n">
         <v>100.0</v>
       </c>
       <c r="Y33" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>27</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
       <c r="G34" t="n">
         <v>52.0</v>
       </c>
       <c r="H34" t="s">
         <v>31</v>
       </c>
       <c r="I34" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J34" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K34" t="s">
         <v>32</v>
       </c>
       <c r="L34" t="s">
         <v>33</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34" t="s">
         <v>34</v>
       </c>
       <c r="O34" t="s">
         <v>35</v>
       </c>
       <c r="P34" t="s">
         <v>108</v>
       </c>
       <c r="Q34" t="s">
         <v>37</v>
       </c>
       <c r="R34" t="s">
         <v>109</v>
       </c>
       <c r="S34" t="s">
         <v>115</v>
       </c>
       <c r="T34" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U34" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V34" t="s">
         <v>40</v>
       </c>
       <c r="W34" t="s">
         <v>111</v>
       </c>
       <c r="X34" t="n">
         <v>100.0</v>
       </c>
       <c r="Y34" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35" t="s">
         <v>27</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
       <c r="G35" t="n">
         <v>52.0</v>
       </c>
       <c r="H35" t="s">
         <v>31</v>
       </c>
       <c r="I35" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J35" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K35" t="s">
         <v>32</v>
       </c>
       <c r="L35" t="s">
         <v>33</v>
       </c>
       <c r="M35" t="s">
         <v>34</v>
       </c>
       <c r="N35" t="s">
         <v>34</v>
       </c>
       <c r="O35" t="s">
         <v>35</v>
       </c>
       <c r="P35" t="s">
         <v>117</v>
       </c>
       <c r="Q35" t="s">
         <v>37</v>
       </c>
       <c r="R35" t="s">
         <v>118</v>
       </c>
       <c r="S35" t="s">
         <v>119</v>
       </c>
       <c r="T35" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U35" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V35" t="s">
         <v>40</v>
       </c>
       <c r="W35" t="s">
         <v>120</v>
       </c>
       <c r="X35" t="n">
         <v>100.0</v>
       </c>
       <c r="Y35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
       <c r="G36" t="n">
         <v>52.0</v>
       </c>
       <c r="H36" t="s">
         <v>31</v>
       </c>
       <c r="I36" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J36" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K36" t="s">
         <v>32</v>
       </c>
       <c r="L36" t="s">
         <v>33</v>
       </c>
       <c r="M36" t="s">
         <v>34</v>
       </c>
       <c r="N36" t="s">
         <v>34</v>
       </c>
       <c r="O36" t="s">
         <v>35</v>
       </c>
       <c r="P36" t="s">
         <v>117</v>
       </c>
       <c r="Q36" t="s">
         <v>37</v>
       </c>
       <c r="R36" t="s">
         <v>118</v>
       </c>
       <c r="S36" t="s">
         <v>122</v>
       </c>
       <c r="T36" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U36" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V36" t="s">
         <v>40</v>
       </c>
       <c r="W36" t="s">
         <v>120</v>
       </c>
       <c r="X36" t="n">
         <v>100.0</v>
       </c>
       <c r="Y36" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37" t="s">
         <v>27</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
       <c r="G37" t="n">
         <v>52.0</v>
       </c>
       <c r="H37" t="s">
         <v>31</v>
       </c>
       <c r="I37" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J37" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K37" t="s">
         <v>32</v>
       </c>
       <c r="L37" t="s">
         <v>33</v>
       </c>
       <c r="M37" t="s">
         <v>34</v>
       </c>
       <c r="N37" t="s">
         <v>34</v>
       </c>
       <c r="O37" t="s">
         <v>35</v>
       </c>
       <c r="P37" t="s">
         <v>117</v>
       </c>
       <c r="Q37" t="s">
         <v>37</v>
       </c>
       <c r="R37" t="s">
         <v>118</v>
       </c>
       <c r="S37" t="s">
         <v>124</v>
       </c>
       <c r="T37" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U37" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V37" t="s">
         <v>40</v>
       </c>
       <c r="W37" t="s">
         <v>120</v>
       </c>
       <c r="X37" t="n">
         <v>100.0</v>
       </c>
       <c r="Y37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38" t="s">
         <v>27</v>
       </c>
       <c r="D38" t="s">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
       <c r="G38" t="n">
         <v>52.0</v>
       </c>
       <c r="H38" t="s">
         <v>31</v>
       </c>
       <c r="I38" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J38" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K38" t="s">
         <v>32</v>
       </c>
       <c r="L38" t="s">
         <v>33</v>
       </c>
       <c r="M38" t="s">
         <v>34</v>
       </c>
       <c r="N38" t="s">
         <v>34</v>
       </c>
       <c r="O38" t="s">
         <v>35</v>
       </c>
       <c r="P38" t="s">
         <v>126</v>
       </c>
       <c r="Q38" t="s">
         <v>37</v>
       </c>
       <c r="R38" t="s">
         <v>127</v>
       </c>
       <c r="S38" t="s">
         <v>128</v>
       </c>
       <c r="T38" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U38" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V38" t="s">
         <v>56</v>
       </c>
       <c r="W38" t="s">
         <v>129</v>
       </c>
       <c r="X38" t="n">
         <v>100.0</v>
       </c>
       <c r="Y38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39" t="s">
         <v>27</v>
       </c>
       <c r="D39" t="s">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>30</v>
       </c>
       <c r="G39" t="n">
         <v>52.0</v>
       </c>
       <c r="H39" t="s">
         <v>31</v>
       </c>
       <c r="I39" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J39" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K39" t="s">
         <v>32</v>
       </c>
       <c r="L39" t="s">
         <v>33</v>
       </c>
       <c r="M39" t="s">
         <v>34</v>
       </c>
       <c r="N39" t="s">
         <v>34</v>
       </c>
       <c r="O39" t="s">
         <v>35</v>
       </c>
       <c r="P39" t="s">
         <v>126</v>
       </c>
       <c r="Q39" t="s">
         <v>37</v>
       </c>
       <c r="R39" t="s">
         <v>127</v>
       </c>
       <c r="S39" t="s">
         <v>131</v>
       </c>
       <c r="T39" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U39" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V39" t="s">
         <v>56</v>
       </c>
       <c r="W39" t="s">
         <v>129</v>
       </c>
       <c r="X39" t="n">
         <v>100.0</v>
       </c>
       <c r="Y39" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40" t="s">
         <v>27</v>
       </c>
       <c r="D40" t="s">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>30</v>
       </c>
       <c r="G40" t="n">
         <v>52.0</v>
       </c>
       <c r="H40" t="s">
         <v>31</v>
       </c>
       <c r="I40" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J40" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K40" t="s">
         <v>32</v>
       </c>
       <c r="L40" t="s">
         <v>33</v>
       </c>
       <c r="M40" t="s">
         <v>34</v>
       </c>
       <c r="N40" t="s">
         <v>34</v>
       </c>
       <c r="O40" t="s">
         <v>35</v>
       </c>
       <c r="P40" t="s">
         <v>133</v>
       </c>
       <c r="Q40" t="s">
         <v>37</v>
       </c>
       <c r="R40" t="s">
         <v>134</v>
       </c>
       <c r="S40" t="s">
         <v>135</v>
       </c>
       <c r="T40" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U40" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="V40" t="s">
         <v>136</v>
       </c>
       <c r="W40" t="s">
         <v>57</v>
       </c>
       <c r="X40" t="n">
         <v>100.0</v>
       </c>
       <c r="Y40" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41" t="s">
         <v>27</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
       <c r="G41" t="n">
         <v>52.0</v>
       </c>
       <c r="H41" t="s">
         <v>31</v>
       </c>
       <c r="I41" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J41" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K41" t="s">
         <v>32</v>
       </c>
       <c r="L41" t="s">
         <v>33</v>
       </c>
       <c r="M41" t="s">
         <v>34</v>
       </c>
       <c r="N41" t="s">
         <v>34</v>
       </c>
       <c r="O41" t="s">
         <v>35</v>
       </c>
       <c r="P41" t="s">
         <v>133</v>
       </c>
       <c r="Q41" t="s">
         <v>37</v>
       </c>
       <c r="R41" t="s">
         <v>134</v>
       </c>
       <c r="S41" t="s">
         <v>135</v>
       </c>
       <c r="T41" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U41" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="V41" t="s">
         <v>136</v>
       </c>
       <c r="W41" t="s">
         <v>57</v>
       </c>
       <c r="X41" t="n">
         <v>100.0</v>
       </c>
       <c r="Y41" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>