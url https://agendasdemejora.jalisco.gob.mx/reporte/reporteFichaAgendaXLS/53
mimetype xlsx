--- v0 (2026-05-01)
+++ v1 (2026-09-20)
@@ -144,287 +144,287 @@
   <si>
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Que el programa efectúe un pago directo a quienes tuvieron que dejar de trabajar para poder asumir la responsabilidad de proveer los cuidados cotidianos a las personas discapacitadas en grado severo. En caso de que ello no sea presupuestalmente factible, considerar otros apoyos a los cuidadores, por ejemplo cursos de capacitación en materia de cuidados especializados para personas con discapacidad severa y el compromiso de que el hogar otorgue un día libre al cuidador.</t>
   </si>
   <si>
     <t>Modificar apoyos del programa</t>
   </si>
   <si>
     <t>Se definirá de una mejor manera el objetivo del programa y se realizarán las adecuaciones necesarias para establecer los tipos de beneficiarios que atenderá el programa.</t>
   </si>
   <si>
     <t>Analizar el objetivo del programa y el perfil de los beneficiarios</t>
   </si>
   <si>
     <t>Dirección General de Política Social</t>
   </si>
   <si>
-    <t>25/07/2018</t>
+    <t>24/07/2018</t>
   </si>
   <si>
     <t>Analizando la solución para incluir un mayor beneficio a aquellos que comprueben un grado severo de discapacidad.</t>
   </si>
   <si>
     <t>Las actividades realizadas cumplieron parcialmente la recomendación generada por la entidad evaluadora. La recomendación consistía en incluir otro grupo de atención en el programa social: los cuidadores. Después de un análisis interno se concluyó que dicho grupo está incluido implícitamente en la población objetivo, de facto son ellos quienes reciben el beneficio. Por lo anterior, se realizaron las modificaciones necesarias en la definición de la población objetivo establecida en las Reglas de Operación.</t>
   </si>
   <si>
     <t>Analizar la pertinencia de ampliar el apoyo a los beneficiarios con cuidador que demuestren alto grado de vulnerabilidad.</t>
   </si>
   <si>
     <t>Analizar cuáles son los procesos internos a la SEDIS que generan retrasos en los pagos en efectivo y en la entrega de los aparatos auditivos y corregir dichos procesos.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Sistematizar y automatizar los procesos de pago de apoyos a los beneficiarios</t>
   </si>
   <si>
     <t>Diseñar una herramienta informática para el proceso de seguimiento de pagos a beneficiarios</t>
   </si>
   <si>
     <t>Dirección General Administrativa</t>
   </si>
   <si>
-    <t>25/10/2018</t>
+    <t>24/10/2018</t>
   </si>
   <si>
     <t>Se está trabajando en la herramienta.</t>
   </si>
   <si>
     <t>Se generó el sistema informático para dar seguimiento al proceso de pagos de los beneficiarios del programa.</t>
   </si>
   <si>
     <t>Publicar el calendario de pago</t>
   </si>
   <si>
-    <t>21/08/2018</t>
+    <t>20/08/2018</t>
   </si>
   <si>
     <t>Se publicó el calendario de pago a beneficiarios, disponible en el siguiente enlace: https://sedis.jalisco.gob.mx/calendario-fechas-probables-de-dispersion-beneficiarios-de-programas-sociales-2018</t>
   </si>
   <si>
     <t>Mejorar los criterios de distribución territorial del programa, dando mayor prioridad a las regiones fuera del AMG.</t>
   </si>
   <si>
     <t>Ampliar los canales de difusión y recepción de solicitudes de ingreso al programa</t>
   </si>
   <si>
     <t>Rediseñar los canales de difusión del programa</t>
   </si>
   <si>
     <t>Dirección de Programas para la Inclusión y la Equidad</t>
   </si>
   <si>
+    <t>12/06/2018</t>
+  </si>
+  <si>
+    <t>Se está planeando la estrategia de difusión del programa.</t>
+  </si>
+  <si>
+    <t>Se rediseñaron los canales de difusión del programa a través de la plataforma para beneficiarios de los programas sociales.</t>
+  </si>
+  <si>
+    <t>Implementar un mecanismo de recepción de solicitudes en línea</t>
+  </si>
+  <si>
+    <t>Dirección Programas para la Inclusión y la Equidad</t>
+  </si>
+  <si>
     <t>13/06/2018</t>
   </si>
   <si>
-    <t>Se está planeando la estrategia de difusión del programa.</t>
-[...13 lines deleted...]
-  <si>
     <t>Se creó la plataforma para beneficiarios de los programas sociales.</t>
   </si>
   <si>
     <t>Utilizar algunos de los indicadores incluidos en el Sistema MIDE, por ejemplo la posición que ocupa Jalisco en el Índice de Vulnerabilidad Social (IVS), para realizar el seguimiento y monitoreo del programa o el porcentaje de personas con discapacidad atendidas por el Gobierno del Estado (adecuar éste último al programa).</t>
   </si>
   <si>
     <t>Incorporar los indicadores MIDE pertinentes en las reglas de operación y/o programas presupuestarios</t>
   </si>
   <si>
     <t>Revisar los objetivos de la MIR</t>
   </si>
   <si>
     <t>26/01/2018</t>
   </si>
   <si>
     <t>Se revisaron los indicadores de las MIR con base en la metodología proporcionada por la Secretaría de Planeación Administración y Finanzas (SEPAF)</t>
   </si>
   <si>
     <t>Revisar los indicadores de la MIR</t>
   </si>
   <si>
-    <t>30/04/2018</t>
+    <t>29/04/2018</t>
   </si>
   <si>
     <t>Se realizó la mejora de los indicadores de las MIR, falta validación final para su publicación.</t>
   </si>
   <si>
     <t>Se revisaron los indicadores de la MIR</t>
   </si>
   <si>
     <t>Capacitar al personal de SEDIS que opera el programa en lengua de señas.</t>
   </si>
   <si>
     <t>Mejorar la atención del personal hacia las personas con discapacidad</t>
   </si>
   <si>
     <t>Contratar personal capacitado en el lenguaje de señas</t>
   </si>
   <si>
     <t>Dirección General de Programas Sociales</t>
   </si>
   <si>
-    <t>10/07/2018</t>
+    <t>09/07/2018</t>
   </si>
   <si>
     <t>No fue posible contratar personal capacitado en lenguaje de señas, toda vez que no se cuenta con presupuesto destinado para el efecto.</t>
   </si>
   <si>
     <t>Elaborar un manual de atención hacia personas con discapacidad severa</t>
   </si>
   <si>
     <t>Se está trabajando en el Manual</t>
   </si>
   <si>
     <t>Se elaboró el Protocolo de Atención a Personas con Discapacidad.</t>
   </si>
   <si>
     <t>Que el proceso de adquisición de aparatos auditivos asegure que éstos cumplan con los mayores estándares de calidad.</t>
   </si>
   <si>
     <t>Certificar los aparatos auditivos ante especialistas</t>
   </si>
   <si>
     <t>Reunión con especialistas para que determinen las características que tienen que tener los aparatos auditivos</t>
   </si>
   <si>
     <t>Se llevó a cabo reunión con especialistas y se determinaron las características de los aparatos auditivos.</t>
   </si>
   <si>
     <t>Licitar la compra de los aparatos auditivos</t>
   </si>
   <si>
     <t>Se licitó la compra de los aparatos auditivos.</t>
   </si>
   <si>
     <t>Validar la calidad de los aparatos auditivos</t>
   </si>
   <si>
     <t>Se validó la calidad de los aparatos auditivos a través de la certificación emitida por los especialistas.</t>
   </si>
   <si>
     <t>Poner a disposición del público la información estadística que sirve como medio de verificación de los indicadores de la MIR.</t>
   </si>
   <si>
     <t>Mejorar la accesibilidad a las fuentes de información y/o medios de verificación de los indicadores contenidos en la Matriz de Indicadores para Resultados.
 Este componente se adquiere solamente para los niveles de Fin, Propósito y Componente.
 </t>
   </si>
   <si>
     <t>Utilizar fuentes de información y/o medios de verificación públicos y de fácil acceso</t>
   </si>
   <si>
-    <t>22/10/2018</t>
+    <t>21/10/2018</t>
   </si>
   <si>
     <t>Al mejorar los indicadores (actividad reportada) se contempló la accesibilidad de los medios de verificación, aún se encuentran en etapa de validación y próximamente su publicación.</t>
   </si>
   <si>
     <t>Se utilizaron fuentes de información públicas y de libre acceso para todos los indicadores MIR a nivel Fin, Propósito y Componente, mismas que se pueden acceder desde los enlaces publicados en las MIR.</t>
   </si>
   <si>
     <t>Generar información estadística para indicadores cuya fuente de información es la propia secretaría</t>
   </si>
   <si>
     <t>Los indicadores cuya fuente de información proviene de la Secretaría se encuentran disponibles en el sistema de información PUB, mismos que pueden ser consultados en https://padronunico.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Publicar la información estadística que sustenta a los indicadores en el portal de la dependencia y/u otro sistema informático diseñado para ello</t>
   </si>
   <si>
     <t>La información de los indicadores MIR, a nivel Fin, Propósito y Componente, se encuentran disponibles en fuentes publicas y de libre acceso. Solamente los indicadores a nivel actividades provienen de registros administrativos, los cuales se trabaja para generar fuentes estadísticas de libre acceso.</t>
   </si>
   <si>
     <t>Crear una cédula de monitoreo y seguimiento para cada beneficiario.</t>
   </si>
   <si>
     <t>Generar un esquema de seguimiento de los beneficiarios</t>
   </si>
   <si>
     <t>Diseñar un módulo de información de seguimiento (cuestionario)</t>
   </si>
   <si>
     <t>Se está diseñando el cuestionario de seguimiento a beneficiarios.</t>
   </si>
   <si>
     <t>Se diseñó el módulo de información de seguimiento (cuestionario de seguimiento a beneficiarios).</t>
   </si>
   <si>
     <t>Aplicar aleatoriamente a una muestra de beneficiarios una vez por año</t>
   </si>
   <si>
     <t>DIRECCIÓN General de Política Social</t>
   </si>
   <si>
-    <t>24/07/2018</t>
+    <t>23/07/2018</t>
   </si>
   <si>
     <t>Se envío a la Dirección General de Programas Sociales el formato del cuestionario a fin de que se aplique aleatoriamente a los beneficiarios.</t>
   </si>
   <si>
     <t>Modificar los objetivos e indicadores de la MIR</t>
   </si>
   <si>
     <t>No se puede concluir la actividad hasta en tanto no se apliquen las muestras aleatorias del cuestionario de seguimiento a beneficiarios, el cual se envió a la Dirección General de Programas Sociales a efecto de que realice la aplicación.</t>
   </si>
   <si>
     <t>Añadir una actividad de difusión del programa en el componente “Apoyos económicos a personas con discapacidad severa” de la MIR “Inclusión para Grupos Prioritarios”.</t>
   </si>
   <si>
     <t>Modificar las Matrices de Indicadores para los Resultados del programa</t>
   </si>
   <si>
     <t>Revisar los objetivos de la MIR 2018</t>
   </si>
   <si>
     <t>Se realizó la revisión de los objetivos de las MIR con base a la metodología proporcionada por la SEPAF.</t>
   </si>
   <si>
     <t>Revisar los indicadores de la MIR 2018</t>
   </si>
   <si>
-    <t>23/04/2018</t>
+    <t>22/04/2018</t>
   </si>
   <si>
     <t>Se realizó una revisión de los indicadores de las MIR con base en la metodología presentada por la SEPAF, aún falta la validación y su posterior publicación.</t>
   </si>
   <si>
     <t>Se revisaron los indicadores de la MIR para que representen de una mejor manera los objetivos del programa.</t>
   </si>
   <si>
     <t>Considerar una actividad de difusión del programa en el componente “Apoyos económicos a personas con discapacidad severa” de la MIR “Inclusión para Grupos Prioritarios</t>
   </si>
   <si>
     <t>Se consideró una actividad de difusión del programa en el componente "Apoyos económicos a personas con discapacidad severa" de la MIR, sin embargo se concluyó como poco factible ya que se expresa mejor en las Reglas de Operación.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -562,2317 +562,2317 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>53.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>53.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>53.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
       <c r="S4" t="s">
         <v>44</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>53.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>46</v>
       </c>
       <c r="R5" t="s">
         <v>47</v>
       </c>
       <c r="S5" t="s">
         <v>48</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>53.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" t="s">
         <v>46</v>
       </c>
       <c r="R6" t="s">
         <v>47</v>
       </c>
       <c r="S6" t="s">
         <v>48</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>49</v>
       </c>
       <c r="W6" t="s">
         <v>50</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>53.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>45</v>
       </c>
       <c r="Q7" t="s">
         <v>46</v>
       </c>
       <c r="R7" t="s">
         <v>47</v>
       </c>
       <c r="S7" t="s">
         <v>53</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>49</v>
       </c>
       <c r="W7" t="s">
         <v>54</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>53.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>56</v>
       </c>
       <c r="Q8" t="s">
         <v>46</v>
       </c>
       <c r="R8" t="s">
         <v>57</v>
       </c>
       <c r="S8" t="s">
         <v>58</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>59</v>
       </c>
       <c r="W8" t="s">
         <v>60</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>53.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>56</v>
       </c>
       <c r="Q9" t="s">
         <v>46</v>
       </c>
       <c r="R9" t="s">
         <v>57</v>
       </c>
       <c r="S9" t="s">
         <v>58</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>59</v>
       </c>
       <c r="W9" t="s">
         <v>60</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>53.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>56</v>
       </c>
       <c r="Q10" t="s">
         <v>46</v>
       </c>
       <c r="R10" t="s">
         <v>57</v>
       </c>
       <c r="S10" t="s">
         <v>63</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>64</v>
       </c>
       <c r="W10" t="s">
         <v>65</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>53.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>67</v>
       </c>
       <c r="Q11" t="s">
         <v>46</v>
       </c>
       <c r="R11" t="s">
         <v>68</v>
       </c>
       <c r="S11" t="s">
         <v>69</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>70</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>53.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>67</v>
       </c>
       <c r="Q12" t="s">
         <v>46</v>
       </c>
       <c r="R12" t="s">
         <v>68</v>
       </c>
       <c r="S12" t="s">
         <v>72</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>73</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>53.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>67</v>
       </c>
       <c r="Q13" t="s">
         <v>46</v>
       </c>
       <c r="R13" t="s">
         <v>68</v>
       </c>
       <c r="S13" t="s">
         <v>72</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>40</v>
       </c>
       <c r="W13" t="s">
         <v>73</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>53.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>76</v>
       </c>
       <c r="Q14" t="s">
         <v>46</v>
       </c>
       <c r="R14" t="s">
         <v>77</v>
       </c>
       <c r="S14" t="s">
         <v>78</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>79</v>
       </c>
       <c r="W14" t="s">
         <v>80</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>53.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>76</v>
       </c>
       <c r="Q15" t="s">
         <v>46</v>
       </c>
       <c r="R15" t="s">
         <v>77</v>
       </c>
       <c r="S15" t="s">
         <v>82</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>79</v>
       </c>
       <c r="W15" t="s">
         <v>80</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>53.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>76</v>
       </c>
       <c r="Q16" t="s">
         <v>46</v>
       </c>
       <c r="R16" t="s">
         <v>77</v>
       </c>
       <c r="S16" t="s">
         <v>82</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V16" t="s">
         <v>79</v>
       </c>
       <c r="W16" t="s">
         <v>80</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>53.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>34</v>
       </c>
       <c r="O17" t="s">
         <v>35</v>
       </c>
       <c r="P17" t="s">
         <v>85</v>
       </c>
       <c r="Q17" t="s">
         <v>46</v>
       </c>
       <c r="R17" t="s">
         <v>86</v>
       </c>
       <c r="S17" t="s">
         <v>87</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V17" t="s">
         <v>64</v>
       </c>
       <c r="W17" t="s">
         <v>80</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>53.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>34</v>
       </c>
       <c r="O18" t="s">
         <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>85</v>
       </c>
       <c r="Q18" t="s">
         <v>46</v>
       </c>
       <c r="R18" t="s">
         <v>86</v>
       </c>
       <c r="S18" t="s">
         <v>89</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V18" t="s">
         <v>64</v>
       </c>
       <c r="W18" t="s">
         <v>80</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>53.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>34</v>
       </c>
       <c r="O19" t="s">
         <v>35</v>
       </c>
       <c r="P19" t="s">
         <v>85</v>
       </c>
       <c r="Q19" t="s">
         <v>46</v>
       </c>
       <c r="R19" t="s">
         <v>86</v>
       </c>
       <c r="S19" t="s">
         <v>91</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V19" t="s">
         <v>64</v>
       </c>
       <c r="W19" t="s">
         <v>80</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>53.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J20" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>34</v>
       </c>
       <c r="O20" t="s">
         <v>35</v>
       </c>
       <c r="P20" t="s">
         <v>93</v>
       </c>
       <c r="Q20" t="s">
         <v>46</v>
       </c>
       <c r="R20" t="s">
         <v>94</v>
       </c>
       <c r="S20" t="s">
         <v>95</v>
       </c>
       <c r="T20" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U20" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V20" t="s">
         <v>40</v>
       </c>
       <c r="W20" t="s">
         <v>96</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>53.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J21" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>34</v>
       </c>
       <c r="O21" t="s">
         <v>35</v>
       </c>
       <c r="P21" t="s">
         <v>93</v>
       </c>
       <c r="Q21" t="s">
         <v>46</v>
       </c>
       <c r="R21" t="s">
         <v>94</v>
       </c>
       <c r="S21" t="s">
         <v>95</v>
       </c>
       <c r="T21" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U21" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V21" t="s">
         <v>40</v>
       </c>
       <c r="W21" t="s">
         <v>96</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>53.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J22" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>34</v>
       </c>
       <c r="O22" t="s">
         <v>35</v>
       </c>
       <c r="P22" t="s">
         <v>93</v>
       </c>
       <c r="Q22" t="s">
         <v>46</v>
       </c>
       <c r="R22" t="s">
         <v>94</v>
       </c>
       <c r="S22" t="s">
         <v>99</v>
       </c>
       <c r="T22" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U22" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V22" t="s">
         <v>40</v>
       </c>
       <c r="W22" t="s">
         <v>96</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>53.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J23" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>34</v>
       </c>
       <c r="O23" t="s">
         <v>35</v>
       </c>
       <c r="P23" t="s">
         <v>93</v>
       </c>
       <c r="Q23" t="s">
         <v>46</v>
       </c>
       <c r="R23" t="s">
         <v>94</v>
       </c>
       <c r="S23" t="s">
         <v>101</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U23" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V23" t="s">
         <v>40</v>
       </c>
       <c r="W23" t="s">
         <v>96</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>53.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J24" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>34</v>
       </c>
       <c r="O24" t="s">
         <v>35</v>
       </c>
       <c r="P24" t="s">
         <v>103</v>
       </c>
       <c r="Q24" t="s">
         <v>46</v>
       </c>
       <c r="R24" t="s">
         <v>104</v>
       </c>
       <c r="S24" t="s">
         <v>105</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U24" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V24" t="s">
         <v>40</v>
       </c>
       <c r="W24" t="s">
         <v>41</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>53.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J25" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>34</v>
       </c>
       <c r="O25" t="s">
         <v>35</v>
       </c>
       <c r="P25" t="s">
         <v>103</v>
       </c>
       <c r="Q25" t="s">
         <v>46</v>
       </c>
       <c r="R25" t="s">
         <v>104</v>
       </c>
       <c r="S25" t="s">
         <v>105</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U25" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V25" t="s">
         <v>40</v>
       </c>
       <c r="W25" t="s">
         <v>41</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>53.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J26" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>34</v>
       </c>
       <c r="O26" t="s">
         <v>35</v>
       </c>
       <c r="P26" t="s">
         <v>103</v>
       </c>
       <c r="Q26" t="s">
         <v>46</v>
       </c>
       <c r="R26" t="s">
         <v>104</v>
       </c>
       <c r="S26" t="s">
         <v>108</v>
       </c>
       <c r="T26" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U26" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V26" t="s">
         <v>109</v>
       </c>
       <c r="W26" t="s">
         <v>110</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>53.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J27" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>34</v>
       </c>
       <c r="O27" t="s">
         <v>35</v>
       </c>
       <c r="P27" t="s">
         <v>103</v>
       </c>
       <c r="Q27" t="s">
         <v>46</v>
       </c>
       <c r="R27" t="s">
         <v>104</v>
       </c>
       <c r="S27" t="s">
         <v>112</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U27" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V27" t="s">
         <v>40</v>
       </c>
       <c r="W27" t="s">
         <v>110</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="n">
         <v>53.0</v>
       </c>
       <c r="H28" t="s">
         <v>31</v>
       </c>
       <c r="I28" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J28" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28" t="s">
         <v>34</v>
       </c>
       <c r="O28" t="s">
         <v>35</v>
       </c>
       <c r="P28" t="s">
         <v>114</v>
       </c>
       <c r="Q28" t="s">
         <v>46</v>
       </c>
       <c r="R28" t="s">
         <v>115</v>
       </c>
       <c r="S28" t="s">
         <v>116</v>
       </c>
       <c r="T28" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U28" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V28" t="s">
         <v>40</v>
       </c>
       <c r="W28" t="s">
         <v>70</v>
       </c>
       <c r="X28" t="n">
         <v>100.0</v>
       </c>
       <c r="Y28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="n">
         <v>53.0</v>
       </c>
       <c r="H29" t="s">
         <v>31</v>
       </c>
       <c r="I29" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J29" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K29" t="s">
         <v>32</v>
       </c>
       <c r="L29" t="s">
         <v>33</v>
       </c>
       <c r="M29" t="s">
         <v>34</v>
       </c>
       <c r="N29" t="s">
         <v>34</v>
       </c>
       <c r="O29" t="s">
         <v>35</v>
       </c>
       <c r="P29" t="s">
         <v>114</v>
       </c>
       <c r="Q29" t="s">
         <v>46</v>
       </c>
       <c r="R29" t="s">
         <v>115</v>
       </c>
       <c r="S29" t="s">
         <v>118</v>
       </c>
       <c r="T29" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U29" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V29" t="s">
         <v>40</v>
       </c>
       <c r="W29" t="s">
         <v>119</v>
       </c>
       <c r="X29" t="n">
         <v>100.0</v>
       </c>
       <c r="Y29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
       <c r="G30" t="n">
         <v>53.0</v>
       </c>
       <c r="H30" t="s">
         <v>31</v>
       </c>
       <c r="I30" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J30" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K30" t="s">
         <v>32</v>
       </c>
       <c r="L30" t="s">
         <v>33</v>
       </c>
       <c r="M30" t="s">
         <v>34</v>
       </c>
       <c r="N30" t="s">
         <v>34</v>
       </c>
       <c r="O30" t="s">
         <v>35</v>
       </c>
       <c r="P30" t="s">
         <v>114</v>
       </c>
       <c r="Q30" t="s">
         <v>46</v>
       </c>
       <c r="R30" t="s">
         <v>115</v>
       </c>
       <c r="S30" t="s">
         <v>118</v>
       </c>
       <c r="T30" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U30" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V30" t="s">
         <v>40</v>
       </c>
       <c r="W30" t="s">
         <v>119</v>
       </c>
       <c r="X30" t="n">
         <v>100.0</v>
       </c>
       <c r="Y30" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="n">
         <v>53.0</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" t="n" s="1">
         <v>42703.0</v>
       </c>
       <c r="J31" t="n" s="1">
-        <v>42916.0</v>
+        <v>42915.958333333336</v>
       </c>
       <c r="K31" t="s">
         <v>32</v>
       </c>
       <c r="L31" t="s">
         <v>33</v>
       </c>
       <c r="M31" t="s">
         <v>34</v>
       </c>
       <c r="N31" t="s">
         <v>34</v>
       </c>
       <c r="O31" t="s">
         <v>35</v>
       </c>
       <c r="P31" t="s">
         <v>114</v>
       </c>
       <c r="Q31" t="s">
         <v>46</v>
       </c>
       <c r="R31" t="s">
         <v>115</v>
       </c>
       <c r="S31" t="s">
         <v>122</v>
       </c>
       <c r="T31" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U31" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V31" t="s">
         <v>40</v>
       </c>
       <c r="W31" t="s">
         <v>119</v>
       </c>
       <c r="X31" t="n">
         <v>100.0</v>
       </c>
       <c r="Y31" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 