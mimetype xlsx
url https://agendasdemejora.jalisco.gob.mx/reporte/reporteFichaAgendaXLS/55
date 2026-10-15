--- v0 (2026-05-01)
+++ v1 (2026-10-15)
@@ -142,51 +142,51 @@
     <t>Dr. Marco Antonio Berger García</t>
   </si>
   <si>
     <t>3030 8250</t>
   </si>
   <si>
     <t>marco.berger@jalisco.gob.mx</t>
   </si>
   <si>
     <t>1. Fortalecer la Dirección de gobernanza que tiene a cargo el programa de JIMA en SEMADET, con personal que se encargue de realizar principalmente tareas de apoyo técnicas-administrativas. Se requiere que la persona que cumpla esta función cuente con profesión relacionada con proyectos ambientales y con capacidades para brindar asesoría técnica y administrativa a los corresponsables de ejecutar el programa de JIMA.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Hacer el proceso de contratación de acuerdo con la ley de responsabilidades de servidores públicos  y procedimientos administrativos de SEMADET</t>
   </si>
   <si>
     <t>Solicitar a las áreas administrativas correspondientes autorización para la contratación de asistente o secretaria.
 Hacer el proceso de contratación de acuerdo a la ley de responsabilidades de servidores públicos  y procedimientos administrativos de SEMADET</t>
   </si>
   <si>
     <t>Dirección de General de Política Pública y Gobernanza Ambiental y DAGA</t>
   </si>
   <si>
-    <t>31/03/2018</t>
+    <t>01/04/2018</t>
   </si>
   <si>
     <t>Se obtuvieron 3 contratos de prestadores de servicios profesionales para un Coordinador Jurídico, un Coordinador de Proyectos y un Técnico.</t>
   </si>
   <si>
     <t>2. El responsable de la operación del Programa en SEMADET debe revisar su MIR para incorporar un conjunto de indicadores que muestre plena correspondencia entre éstos y los servicios que presta el programa, además de permitir la evaluación de los resultados alcanzados con sus acciones.</t>
   </si>
   <si>
     <t>Se trabajará en la construcción de los siguientes indicadores : Número de informes realizados de las actividades de las JIMA, Número de sesiones de las   Intermunicipales atendidas., Numero de POA´S aprobados, Número de diagnósticos anuales elaborados de las juntas intermunicipales, Numero de foros realizados, 1 pagina WEB en operación y actualizada.
   Se creara un plataforma digital de indicadores de impacto social, económico y medio ambiental que ejercen las JIMA en sus territorios y por ende el programa.</t>
   </si>
   <si>
     <t>Analizar el resumen narrativo de la MIR y construir indicadores que den cuenta del fin, propósito, componente y actividades del programa asociadas con la inversión del presupuesto. 
 Crear una plataforma de indicadores digital, donde se estén midiendo los impactos sociales, económicos y medioambientales con los proyectos que las JIMA desdoblan con presupuesto estatal en el cumplimiento de sus POAS</t>
   </si>
   <si>
     <t>Dirección de Gobernanza Ambiental</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>1. Se trabajó en los indicadores de la MIR de acuerdo a las compromisos adquiridos.
 2. Se cuentan con los indicadores para la Plataforma de evaluación del impacto de las JIMA, los cuales están siendo validados por las mismas. 
 3. Se cuenta con una primera versión de la plataforma de indicadores, la cual se está trabajando en el dominio.
@@ -486,359 +486,359 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>55.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>55.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43404.958333333336</v>
+        <v>43405.0</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>55.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43404.958333333336</v>
+        <v>43405.0</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>48</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>55.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
       <c r="Q5" t="s">
         <v>52</v>
       </c>
       <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="s">
         <v>54</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43154.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V5" t="s">
         <v>55</v>
       </c>
       <c r="W5" t="s">
         <v>56</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>55.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>58</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>59</v>
       </c>
@@ -871,436 +871,436 @@
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>55.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>63</v>
       </c>
       <c r="S7" t="s">
         <v>64</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>43054.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43188.958333333336</v>
+        <v>43189.0</v>
       </c>
       <c r="V7" t="s">
         <v>55</v>
       </c>
       <c r="W7" t="s">
         <v>48</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>55.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>62</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>63</v>
       </c>
       <c r="S8" t="s">
         <v>64</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43054.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43188.958333333336</v>
+        <v>43189.0</v>
       </c>
       <c r="V8" t="s">
         <v>55</v>
       </c>
       <c r="W8" t="s">
         <v>48</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>55.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>67</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>68</v>
       </c>
       <c r="S9" t="s">
         <v>69</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43282.0</v>
+        <v>43281.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>55</v>
       </c>
       <c r="W9" t="s">
         <v>48</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>55.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>67</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>68</v>
       </c>
       <c r="S10" t="s">
         <v>69</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>42979.0</v>
+        <v>42978.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43282.0</v>
+        <v>43281.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>55</v>
       </c>
       <c r="W10" t="s">
         <v>48</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>55.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>72</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>74</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>42948.0</v>
+        <v>42947.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="V11" t="s">
         <v>47</v>
       </c>
       <c r="W11" t="s">
         <v>75</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>55.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>77</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>78</v>
       </c>
@@ -1333,51 +1333,51 @@
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>55.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>77</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>78</v>
       </c>
@@ -1410,161 +1410,161 @@
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>55.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>82</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>83</v>
       </c>
       <c r="S14" t="s">
         <v>84</v>
       </c>
       <c r="T14" t="n" s="1">
         <v>43160.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43404.958333333336</v>
+        <v>43405.0</v>
       </c>
       <c r="V14" t="s">
         <v>85</v>
       </c>
       <c r="W14" t="s">
         <v>48</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>55.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>82</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>83</v>
       </c>
       <c r="S15" t="s">
         <v>84</v>
       </c>
       <c r="T15" t="n" s="1">
         <v>43160.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43404.958333333336</v>
+        <v>43405.0</v>
       </c>
       <c r="V15" t="s">
         <v>85</v>
       </c>
       <c r="W15" t="s">
         <v>48</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 