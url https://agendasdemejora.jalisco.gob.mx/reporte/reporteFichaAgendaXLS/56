--- v0 (2026-05-13)
+++ v1 (2026-10-15)
@@ -143,51 +143,51 @@
   <si>
     <t>Dirección General de Transversalidad y Gobernanza Territorial Semadet</t>
   </si>
   <si>
     <t>Dr. Marco Antonio Berger García</t>
   </si>
   <si>
     <t>3030 8250</t>
   </si>
   <si>
     <t>marco.berger@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Redefinir, acotar y documentar las poblaciones potencial y objetivo del PCAV.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Redefinir, acotar y documentar las poblaciones potencial y objetivo del PCAV a través de la publicación del Reglamento de la Ley Estatal del Equilibrio Ecológico  y la Protección al Ambiente en materia de autorregulación y auditoría ambiental Reglamento de la Ley Estatal del Equilibrio Ecológico  y la Protección al Ambiente en materia de autorregulación y auditoría ambiental.</t>
   </si>
   <si>
     <t>Dirección de Sustentabilidad del Sector Productivo</t>
   </si>
   <si>
-    <t>31/05/2018</t>
+    <t>30/05/2018</t>
   </si>
   <si>
     <t>El Reglamento se publicó en el Periódico Oficial El Estado de Jalisco el 31 de mayo de 2018.</t>
   </si>
   <si>
     <t>Reagrupar los ejes (Artículo 7 del proyecto de Nuevo Reglamento) en actividades conforme a la Metodología Matriz de Marco Lógico, incluyendo estrategia para cada una de éstas:
 1) Seguimiento al proceso de cumplimiento ambiental, 
 2) Promoción, difusión y reconocimiento a empresas e instituciones que se certifican,
 3) Estímulo a empresas que participan en el proceso, y
 4) Desarrollo de capacidades técnicas.</t>
   </si>
   <si>
     <t>Reagrupar los ejes (Artículo 7 del proyecto de Nuevo Reglamento) en actividades conforme a la Metodología Matriz de Marco Lógico, incluyendo estrategia para cada una de éstas: 1) Seguimiento al proceso de cumplimiento ambiental, 2) Promoción, difusión y reconocimiento a empresas e instituciones que se certifican, 3) Estímulo a empresas que participan en el proceso, y 4) Desarrollo de capacidades técnicas a través del documento (interno) "Programa de cumplimiento ambiental voluntario" a realizarse</t>
   </si>
   <si>
     <t>Establecer en el documento (interno) "Programa de cumplimiento ambiental voluntario" a realizarse, las actividades del programa, incluyendo estrategias para efectuar cada una de ellas.</t>
   </si>
   <si>
     <t>16/11/2018</t>
   </si>
   <si>
     <t>Se establecieron en el documento (interno) "Programa de cumplimiento ambiental voluntario", las actividades del programa, incluyendo las estrategias para efectuar cada una de ellas.</t>
   </si>
   <si>
     <t>Restructurar las Bases de Datos del PCAV, agregando los campos necesarios para agrupar a las empresas según sus características.</t>
@@ -419,700 +419,700 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>56.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>56.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>44</v>
       </c>
       <c r="S3" t="s">
         <v>45</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>46</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>56.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>49</v>
       </c>
       <c r="S4" t="s">
         <v>50</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>46</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>56.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="s">
         <v>54</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>46</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>56.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>56</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>57</v>
       </c>
       <c r="S6" t="s">
         <v>58</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V6" t="s">
         <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>46</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>56.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>60</v>
       </c>
       <c r="Q7" t="s">
         <v>61</v>
       </c>
       <c r="R7" t="s">
         <v>60</v>
       </c>
       <c r="S7" t="s">
         <v>62</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>46</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>56.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>64</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>65</v>
       </c>
       <c r="S8" t="s">
         <v>66</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V8" t="s">
         <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>46</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>56.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>68</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>69</v>
       </c>
       <c r="S9" t="s">
         <v>70</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V9" t="s">
         <v>40</v>
       </c>
       <c r="W9" t="s">
         <v>46</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>56.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42716.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42886.0</v>
+        <v>42885.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>72</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>73</v>
       </c>
       <c r="S10" t="s">
         <v>74</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43203.0</v>
+        <v>43202.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>40</v>
       </c>
       <c r="W10" t="s">
         <v>46</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 