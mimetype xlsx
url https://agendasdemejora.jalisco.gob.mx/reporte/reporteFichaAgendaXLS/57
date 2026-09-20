--- v0 (2026-05-03)
+++ v1 (2026-09-20)
@@ -142,105 +142,105 @@
   <si>
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico externo del problema público en el que el programa BI pretende incidir (que incluya la generación de un árbol de problemas).</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Contar con un estudio diagnóstico sobre el problema público que atiende el programa Becas Indígenas</t>
   </si>
   <si>
     <t>1. Contratar la elaboración de un diagnóstico del programa por una entidad externa.</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE POLÍTICA SOCIAL</t>
   </si>
   <si>
-    <t>23/04/2018</t>
+    <t>22/04/2018</t>
   </si>
   <si>
     <t>Se contrató una entidad externa para la elaboración del diagnóstico del problema público del programa. Actualmente está en proceso dicho estudio.</t>
   </si>
   <si>
     <t>Se elaboró un estudio de diagnóstico sobre el problema público que atiende el programa, lo anterior por parte de una unidad externa.</t>
   </si>
   <si>
     <t>Diseñar una estrategia de seguimiento a egresados para medir el impacto del programa en su ruta de vida y en sus comunidades de origen o de residencia.</t>
   </si>
   <si>
     <t>Contar con mecanismos de seguimiento y monitoreo de los beneficiarios del programa.</t>
   </si>
   <si>
     <t>1. Tener acercamiento con las oficinas de egresados de algunas universidades para conocer sus estrategias de seguimiento a egresados e identificar aquellas prácticas que puedan ser replicables.</t>
   </si>
   <si>
     <t>Dirección General de Programas Sociales | Dirección General de Política Social</t>
   </si>
   <si>
-    <t>13/06/2018</t>
+    <t>12/06/2018</t>
   </si>
   <si>
     <t>Se está manteniendo contacto con las distintas universidades.</t>
   </si>
   <si>
     <t>Se tuvo acercamiento con las universidades para conocer estrategias de seguimiento.</t>
   </si>
   <si>
     <t>2. Analizar la posibilidad de implementar la estrategia a través de la SEDIS o en alianza con alguna organización con experiencia probada en la materia.</t>
   </si>
   <si>
     <t>Se implementó la estrategia de aplicar un cuestionario a los egresados del programa.</t>
   </si>
   <si>
     <t>Elaborar un documento que permita identificar los retos que enfrenta el programa y el diseño de estrategias para abordarlos.</t>
   </si>
   <si>
     <t>Analizar los retos y debilidades del programa</t>
   </si>
   <si>
     <t>1. Llevar a cabo un taller participativo para identificar los retos que enfrenta el programa.</t>
   </si>
   <si>
-    <t>25/10/2018</t>
+    <t>24/10/2018</t>
   </si>
   <si>
     <t>Realización del taller para la identificación de fortalezas, oportunidades, amenazas y debilidades del Programa, así como la identificación de posibles alternativas de solución.</t>
   </si>
   <si>
     <t>2. Procesar la información del taller y elaborar un documento.</t>
   </si>
   <si>
-    <t>29/10/2018</t>
+    <t>30/10/2018</t>
   </si>
   <si>
     <t>Realización del borrador del informe de resultados del taller.</t>
   </si>
   <si>
     <t>Se anexa, Resultado del Taller Participativo impartido.</t>
   </si>
   <si>
     <t>Generar información estadística para la toma de decisiones,  a efecto de medir la tasa de eficiencia terminal de sus beneficiarios, la disminución del rezago educativo de la población indígena en los niveles medio superior y superior, así como el acortamiento de brechas de desigualdad de la población indígena respecto a la no indígena.</t>
   </si>
   <si>
     <t>Iniciar las gestiones para la generación de un sistema de información estadística de los programas sociales, a fin de servir como insumo para la toma de decisiones.</t>
   </si>
   <si>
     <t>1. Firmar un convenio de intercambio de información con las instituciones competentes en materia de educación.</t>
   </si>
   <si>
     <t>Se gestionó con la Universidad de Guadalajara la posibilidad de generar información estadística sobre estudiantes indígenas, pero la institución carece de información de calidad que pueda ser utilizada por el programa.</t>
   </si>
   <si>
     <t>Se anexa copia de oficio enviado al Mtro. Minjarés Valdés Bautista - Director de Educación Indígena de la Secretaría de Educación Jalisco,
 En el que se solicita,  el intercambio de información  estadística  sobre los Estudiantes Indígenas.</t>
   </si>
   <si>
     <t>2. Generar una base de datos con información estadística de la población objetivo de los programas sociales.</t>
@@ -254,127 +254,127 @@
   <si>
     <t>Bases de datos de la información estadística en portales o plataformas informáticas de acceso público.</t>
   </si>
   <si>
     <t>3. Definir indicadores sustantivos para la toma de decisiones.</t>
   </si>
   <si>
     <t>Se está realizando un análisis de los indicadores para determinar aquellos con mayor valor informativo para las áreas interesadas.</t>
   </si>
   <si>
     <t>Documento de indicadores sustantivos.</t>
   </si>
   <si>
     <t>Que la coordinación del programa sea la responsable de tramitar las constancias de pertenencia ante las autoridades tradicionales y la Comisión Nacional para el Desarrollo de los Pueblos Indígenas.</t>
   </si>
   <si>
     <t>Gestionar la entrega de constancias de identificación étnica en la Coordinación del Programa. A fin de facilitarles a los estudiantes indígenas el ingreso al programa, en conjunto con las autoridades tradicionales y la Comisión Nacional para el Desarrollo de los Pueblos Indígenas, se podrán entregar dichas constancias en la coordinación del programa</t>
   </si>
   <si>
     <t>1. Realizar acuerdos con las autoridades tradicionales para calendarizar los periodos de expedición de constancias de pertinencia.</t>
   </si>
   <si>
     <t>Coordinación de Becas Indígenas</t>
   </si>
   <si>
-    <t>10/07/2018</t>
+    <t>09/07/2018</t>
   </si>
   <si>
     <t>Se iniciaron las reuniones para determinar el proceso para la asignación de las certificaciones de identificación de la población indígena.</t>
   </si>
   <si>
     <t>Se continúa con las reuniones para determinar el proceso para la asignación de las certificaciones de identificación de la población indígena.</t>
   </si>
   <si>
     <t>Se realizaron acuerdos con las autoridades tradicionales, enviando éstas, el listado de los integrantes de las comunidades indígenas a fin de entregar las constancias.</t>
   </si>
   <si>
     <t>Establecer mecanismos de coordinación con la SEPAF para calendarizar la entrega oportuna del apoyo.</t>
   </si>
   <si>
     <t>Coordinarse con la SEPAF para cumplir con las fechas en las que el programa se compromete a realizar el pago a los beneficiarios.</t>
   </si>
   <si>
     <t>1. Realizar acuerdos administrativos con SEPAF a fin de precisar las fechas bimestrales para las ministraciones de los apoyos.</t>
   </si>
   <si>
     <t>Dirección Administrativa | Dirección General de Programas Sociales</t>
   </si>
   <si>
-    <t>02/05/2018</t>
+    <t>01/05/2018</t>
   </si>
   <si>
     <t>En tiempo y forma y mediante oficios se solicitó a SEPAF el recurso solicitado para trámite de depósito a beneficiarios.</t>
   </si>
   <si>
     <t>Establecer un acuerdo con la institución bancaria donde se realizan los pagos bimestrales para que coloquen cajeros automáticos en regiones indígenas donde el programa tiene un número importante de beneficiarios.</t>
   </si>
   <si>
     <t>Buscar acuerdos para que los beneficiarios tengan la opción de abrir su cuenta bancaria con la institución bancaria que mejor le convenga a sus necesidades.
 </t>
   </si>
   <si>
     <t>1. Acordar con instituciones bancarias para la apertura de cuentas en las instituciones de conveniencia del beneficiario.</t>
   </si>
   <si>
-    <t>03/05/2018</t>
+    <t>02/05/2018</t>
   </si>
   <si>
     <t>Se está analizando la posibilidad de emitir las cuentas bancarias en las entidades financieras que mejor convenga a los beneficiarios.</t>
   </si>
   <si>
     <t>Se analizó la posibilidad de emitir las cuentas bancarias en las entidades financieras y se llegó a la conclusión de que no se requiere realizar un acuerdo con Instituciones Bancarias ya que cualquier persona física puede solicitar la apertura de una cuenta en cualquier banco.</t>
   </si>
   <si>
     <t>Poner a disposición del público la información estadística que sirve como medio de verificación de los indicadores de la MIR.</t>
   </si>
   <si>
     <t>Mejorar la accesibilidad a las fuentes de información y/o medios de verifica de los indicadores contenidos en las MIR. Este compromiso se adquiere solamente para los niveles de Fin, Propósito y Componente.</t>
   </si>
   <si>
     <t>1. Utilizar fuentes de información y/o medios de verificación públicos y de fácil acceso.</t>
   </si>
   <si>
-    <t>22/10/2018</t>
+    <t>21/10/2018</t>
   </si>
   <si>
     <t>Se establecieron fuentes de información públicas y de libre acceso para todos los indicadores MIR a nivel fin, propósito y componente, mismas que pueden ser consultadas en los enlaces disponibles en las fichas técnicas de los indicadores.</t>
   </si>
   <si>
     <t>2. Generar información estadística para indicadores cuya fuente de información es la propia Secretaría.</t>
   </si>
   <si>
     <t>3. Publicar la información estadística que sustenta los indicadores en el portal de la dependencia y/u otro sistema informático diseñado para ello.</t>
   </si>
   <si>
     <t>Se realizaron mejoras al sistema de información de Padrón Único de Beneficiarios debido a que este constituye la principal fuente de información de los indicadores de la MIR. Las tablas se pueden descargar en formatos abiertos y pueden realizarse todo tipo de consulta.</t>
   </si>
   <si>
     <t>4. Publicar  la base de datos del Padrón Único de Beneficiarios de manera fácilmente asequible a la población en general.</t>
   </si>
   <si>
-    <t>14/09/2018</t>
+    <t>13/09/2018</t>
   </si>
   <si>
     <t>Se está analizando la mejor forma de hacer pública la información del PUB.</t>
   </si>
   <si>
     <t>Se publicó la base de datos del Padrón Único de Beneficiarios (PUB) en la siguiente liga:
 https://padronunico.jalisco.gob.mx/ .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -507,2009 +507,2009 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>57.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>57.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>57.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>48</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>44</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>45</v>
       </c>
       <c r="S5" t="s">
         <v>46</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V5" t="s">
         <v>47</v>
       </c>
       <c r="W5" t="s">
         <v>48</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>57.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>44</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>45</v>
       </c>
       <c r="S6" t="s">
         <v>51</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V6" t="s">
         <v>47</v>
       </c>
       <c r="W6" t="s">
         <v>48</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>57.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>53</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>54</v>
       </c>
       <c r="S7" t="s">
         <v>55</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V7" t="s">
         <v>47</v>
       </c>
       <c r="W7" t="s">
         <v>56</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>57.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>53</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>54</v>
       </c>
       <c r="S8" t="s">
         <v>58</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V8" t="s">
         <v>47</v>
       </c>
       <c r="W8" t="s">
         <v>59</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>57.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>53</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>54</v>
       </c>
       <c r="S9" t="s">
         <v>58</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V9" t="s">
         <v>47</v>
       </c>
       <c r="W9" t="s">
         <v>59</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>62</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>63</v>
       </c>
       <c r="S10" t="s">
         <v>64</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V10" t="s">
         <v>47</v>
       </c>
       <c r="W10" t="s">
         <v>59</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>57.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>62</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>63</v>
       </c>
       <c r="S11" t="s">
         <v>64</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V11" t="s">
         <v>47</v>
       </c>
       <c r="W11" t="s">
         <v>59</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>57.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>62</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>63</v>
       </c>
       <c r="S12" t="s">
         <v>67</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V12" t="s">
         <v>47</v>
       </c>
       <c r="W12" t="s">
         <v>59</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>62</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>63</v>
       </c>
       <c r="S13" t="s">
         <v>67</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V13" t="s">
         <v>47</v>
       </c>
       <c r="W13" t="s">
         <v>59</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>57.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>62</v>
       </c>
       <c r="Q14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>63</v>
       </c>
       <c r="S14" t="s">
         <v>67</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V14" t="s">
         <v>47</v>
       </c>
       <c r="W14" t="s">
         <v>59</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>57.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>62</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>63</v>
       </c>
       <c r="S15" t="s">
         <v>71</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V15" t="s">
         <v>47</v>
       </c>
       <c r="W15" t="s">
         <v>59</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>57.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>62</v>
       </c>
       <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="R16" t="s">
         <v>63</v>
       </c>
       <c r="S16" t="s">
         <v>71</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V16" t="s">
         <v>47</v>
       </c>
       <c r="W16" t="s">
         <v>59</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>57.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>34</v>
       </c>
       <c r="O17" t="s">
         <v>35</v>
       </c>
       <c r="P17" t="s">
         <v>74</v>
       </c>
       <c r="Q17" t="s">
         <v>37</v>
       </c>
       <c r="R17" t="s">
         <v>75</v>
       </c>
       <c r="S17" t="s">
         <v>76</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V17" t="s">
         <v>77</v>
       </c>
       <c r="W17" t="s">
         <v>78</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>57.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>34</v>
       </c>
       <c r="O18" t="s">
         <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>74</v>
       </c>
       <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="R18" t="s">
         <v>75</v>
       </c>
       <c r="S18" t="s">
         <v>76</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V18" t="s">
         <v>77</v>
       </c>
       <c r="W18" t="s">
         <v>78</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>57.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>34</v>
       </c>
       <c r="O19" t="s">
         <v>35</v>
       </c>
       <c r="P19" t="s">
         <v>74</v>
       </c>
       <c r="Q19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>75</v>
       </c>
       <c r="S19" t="s">
         <v>76</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V19" t="s">
         <v>77</v>
       </c>
       <c r="W19" t="s">
         <v>78</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>57.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J20" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>34</v>
       </c>
       <c r="O20" t="s">
         <v>35</v>
       </c>
       <c r="P20" t="s">
         <v>82</v>
       </c>
       <c r="Q20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>83</v>
       </c>
       <c r="S20" t="s">
         <v>84</v>
       </c>
       <c r="T20" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U20" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V20" t="s">
         <v>85</v>
       </c>
       <c r="W20" t="s">
         <v>86</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>57.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J21" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>34</v>
       </c>
       <c r="O21" t="s">
         <v>35</v>
       </c>
       <c r="P21" t="s">
         <v>88</v>
       </c>
       <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>89</v>
       </c>
       <c r="S21" t="s">
         <v>90</v>
       </c>
       <c r="T21" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U21" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V21" t="s">
         <v>85</v>
       </c>
       <c r="W21" t="s">
         <v>91</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J22" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>34</v>
       </c>
       <c r="O22" t="s">
         <v>35</v>
       </c>
       <c r="P22" t="s">
         <v>88</v>
       </c>
       <c r="Q22" t="s">
         <v>37</v>
       </c>
       <c r="R22" t="s">
         <v>89</v>
       </c>
       <c r="S22" t="s">
         <v>90</v>
       </c>
       <c r="T22" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U22" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V22" t="s">
         <v>85</v>
       </c>
       <c r="W22" t="s">
         <v>91</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>57.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J23" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>34</v>
       </c>
       <c r="O23" t="s">
         <v>35</v>
       </c>
       <c r="P23" t="s">
         <v>94</v>
       </c>
       <c r="Q23" t="s">
         <v>37</v>
       </c>
       <c r="R23" t="s">
         <v>95</v>
       </c>
       <c r="S23" t="s">
         <v>96</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U23" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V23" t="s">
         <v>47</v>
       </c>
       <c r="W23" t="s">
         <v>97</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>57.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J24" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>34</v>
       </c>
       <c r="O24" t="s">
         <v>35</v>
       </c>
       <c r="P24" t="s">
         <v>94</v>
       </c>
       <c r="Q24" t="s">
         <v>37</v>
       </c>
       <c r="R24" t="s">
         <v>95</v>
       </c>
       <c r="S24" t="s">
         <v>99</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U24" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V24" t="s">
         <v>47</v>
       </c>
       <c r="W24" t="s">
         <v>97</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>57.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J25" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>34</v>
       </c>
       <c r="O25" t="s">
         <v>35</v>
       </c>
       <c r="P25" t="s">
         <v>94</v>
       </c>
       <c r="Q25" t="s">
         <v>37</v>
       </c>
       <c r="R25" t="s">
         <v>95</v>
       </c>
       <c r="S25" t="s">
         <v>100</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U25" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V25" t="s">
         <v>47</v>
       </c>
       <c r="W25" t="s">
         <v>97</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>57.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J26" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>34</v>
       </c>
       <c r="O26" t="s">
         <v>35</v>
       </c>
       <c r="P26" t="s">
         <v>94</v>
       </c>
       <c r="Q26" t="s">
         <v>37</v>
       </c>
       <c r="R26" t="s">
         <v>95</v>
       </c>
       <c r="S26" t="s">
         <v>102</v>
       </c>
       <c r="T26" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U26" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V26" t="s">
         <v>47</v>
       </c>
       <c r="W26" t="s">
         <v>103</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>57.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J27" t="n" s="1">
-        <v>42977.0</v>
+        <v>42976.958333333336</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>34</v>
       </c>
       <c r="O27" t="s">
         <v>35</v>
       </c>
       <c r="P27" t="s">
         <v>94</v>
       </c>
       <c r="Q27" t="s">
         <v>37</v>
       </c>
       <c r="R27" t="s">
         <v>95</v>
       </c>
       <c r="S27" t="s">
         <v>102</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U27" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V27" t="s">
         <v>47</v>
       </c>
       <c r="W27" t="s">
         <v>103</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 