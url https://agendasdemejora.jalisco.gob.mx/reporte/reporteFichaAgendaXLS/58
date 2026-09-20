--- v0 (2026-05-03)
+++ v1 (2026-09-20)
@@ -144,147 +144,147 @@
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Que el número de Bienevales que se entregan semestralmente a los beneficiarios no sea uniforme, sino que se otorguen más a quienes demuestren tener un menor ingreso familiar.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Establecer criterios claros de selección de beneficiarios donde se priorice en función de los derechos sociales, la vulnerabilidad y la pobreza.
 </t>
   </si>
   <si>
     <t>1. Desarrollar un criterio explícito (algoritmo), basado en variables socioeconómicas del FPU, para determinar qué solicitantes deberían tener prioridad en la asignación de los apoyos o en el número de vales entregados.</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE POLÍTICA SOCIAL</t>
   </si>
   <si>
-    <t>09/07/2018</t>
+    <t>08/07/2018</t>
   </si>
   <si>
     <t>Los criterios fueron generados y pasados al área de Planeación y Prospectiva para su revisión y posteriormente publicación dentro de las Reglas de Operación (ROP)</t>
   </si>
   <si>
     <t>Se desarrolló un criterio explicito (algoritmo), basado en variables socioeconómicas del FPU, para determinar qué solicitantes deberían tener prioridad en la asignación de los apoyos o en el número de vales entregados, el cual se encuentra en los Criterios de Selección y Priorización de personas para Ingresar, Permanecer o Reingresar al programa.</t>
   </si>
   <si>
     <t>2. Publicar los criterios de selección, el sistema de calificación y la fórmula de cálculo en las reglas de operación.</t>
   </si>
   <si>
     <t>En revisión para su posterior publicación</t>
   </si>
   <si>
     <t>Se enviaron los Criterios de Selección y Priorización de personas para Ingresar, Permanecer o Reingresar al programa a la Dirección General de Programas Sociales para su publicación en las Reglas de Operación del Programa.</t>
   </si>
   <si>
     <t>Iniciar las negociaciones necesarias para que la instancia responsable de la política de movilidad en el estado introduzca la tarjeta de prepago como único medio de pago en todas las modalidades de transporte público en el AMG, Puerto Vallarta y Ciudad Guzmán. Para SEDIS, esto implica dejar de imprimir Bienevales y asignar el apoyo individualizado a través de las tarjetas.</t>
   </si>
   <si>
     <t>Continuar con el proyecto de prepago de SITEUR de la Ruta Empresa
 </t>
   </si>
   <si>
     <t>1. Llevar a cabo reuniones con SITEUR para implementar el sistema de prepago en todas las unidades de transporte público.</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE PROGRAMAS SOCIALES</t>
   </si>
   <si>
-    <t>29/10/2018</t>
+    <t>30/10/2018</t>
   </si>
   <si>
     <t>Se realizaron reuniones con SITEUR y se logró implementar el sistema de prepago en muchas unidades del transporte público.</t>
   </si>
   <si>
     <t>El proyecto de Prepago con SITEUR quedó concretado en los diferentes Convenios de Colaboración  y ejecución del Prepago Electrónico,  se anexan los convenios.</t>
   </si>
   <si>
     <t>Desarrollar una evaluación de los impactos sociales del programa, especialmente sobre la deserción escolar y sobre qué tanto ha estimulado el uso del transporte público.</t>
   </si>
   <si>
     <t>Contratar una evaluación de impacto del programa Bienevales para Estudiantes
 </t>
   </si>
   <si>
     <t>1. Revisión de hallazgos en la literatura sobre deserción escolar, uso del transporte público y subsidios.</t>
   </si>
   <si>
-    <t>22/10/2018</t>
+    <t>21/10/2018</t>
   </si>
   <si>
     <t>Continua la revisión de la literatura.</t>
   </si>
   <si>
     <t>Se realizó un reporte técnico con los hallazgos de la literatura en materia de deserción escolar y subsidios al transporte público.</t>
   </si>
   <si>
     <t>2. Diseñar los términos de referencia para la contratación de una evaluación de impactos del programa.</t>
   </si>
   <si>
     <t>Se realizó el borrador de los TdR para la evaluación de impacto del programa Bienevales para Estudiantes.</t>
   </si>
   <si>
     <t>3. Iniciar el proceso de licitación.</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>05/04/2021</t>
   </si>
   <si>
     <t>No se puede iniciar el proceso de licitación debido a que el sistema de compras de la SEPAF se encuentra cerrada actualmente y abrirá hasta enero del 2019. Sin embargo, se deja listo el borrador de los TdR para que sean incorporados en la licitación.</t>
   </si>
   <si>
     <t>Por parte de la Dirección General de Planeación y Evaluación Participativa se realizó una evaluación participativa al Programa espejo Mi Pasaje, el cual considera recomendaciones de mejora que fueron aplicadas.</t>
   </si>
   <si>
     <t>Considerar el uso de indicadores alternativos para la medición del desempeño del programa, por ejemplo de eficiencia, accesibilidad y calidad del servicio.</t>
   </si>
   <si>
     <t>La Secretaría realizará las gestiones pertinentes con la Secretaría de Movilidad de Jalisco para que ellos reporten algún indicador relacionado con la eficiencia, accesibilidad y calidad del servicio público de transporte.
 </t>
   </si>
   <si>
     <t>1. Contactar a la Secretaría de Movilidad de Jalisco para analizar la posibilidad de que reporten algunos indicadores.</t>
   </si>
   <si>
     <t>Se esta planeando en el tipo de información que se le solicitará a la dependencia en mención.</t>
   </si>
   <si>
     <t>La Secretaría de Movilidad puso a nuestra disposición un conjunto de indicadores relacionados con la calidad del transporte público, mismos que serán analizados para ser incorporados en las MIR del programa.</t>
   </si>
   <si>
     <t>2. Incorporar dichos indicadores en los instrumentos de planeación y evaluación del programa</t>
   </si>
   <si>
-    <t>26/10/2018</t>
+    <t>25/10/2018</t>
   </si>
   <si>
     <t>Los indicadores solamente podrán ser incorporados en la próxima actualización de las reglas de operación y de los programas presupuestarios, la cual se realizará entre enero y marzo de 2019.</t>
   </si>
   <si>
     <t>Se generó una propuesta de Matriz de Indicadores para Resultados donde se incorporan los indicadores proporcionados por la Secretaria de Movilidad</t>
   </si>
   <si>
     <t>Analizar cuáles son las razones por las que el sistema de registro en los módulos falla ocasionalmente y hacer las correcciones necesarias.</t>
   </si>
   <si>
     <t>Realizar las mejoras pertinentes para garantizar la estabilidad del sistema informático de registro.
 </t>
   </si>
   <si>
     <t>1. Identificar qué procesos, subprocesos y actividades están ocasionando que el sistema de registro falle.</t>
   </si>
   <si>
     <t>30/01/2018</t>
   </si>
   <si>
     <t>Se realizó un sitio web para agendar citas con el fin de realizar el proceso de inscripción de una manera más eficiente.</t>
   </si>
   <si>
     <t>2. Corregir dichos procesos e iniciar las gestiones pertinentes para resolver el problema.</t>
@@ -435,667 +435,667 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>58.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>58.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>58.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
       <c r="S4" t="s">
         <v>44</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>58.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>38</v>
       </c>
       <c r="S5" t="s">
         <v>44</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>58.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>48</v>
       </c>
       <c r="S6" t="s">
         <v>49</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V6" t="s">
         <v>50</v>
       </c>
       <c r="W6" t="s">
         <v>51</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>58.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>47</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>48</v>
       </c>
       <c r="S7" t="s">
         <v>49</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V7" t="s">
         <v>50</v>
       </c>
       <c r="W7" t="s">
         <v>51</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>58.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>54</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>55</v>
       </c>
       <c r="S8" t="s">
         <v>56</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43070.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V8" t="s">
         <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>57</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>58.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>54</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>55</v>
       </c>
       <c r="S9" t="s">
         <v>56</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>43070.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V9" t="s">
         <v>40</v>
       </c>
       <c r="W9" t="s">
         <v>57</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>58.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>54</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>55</v>
       </c>
@@ -1128,623 +1128,623 @@
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>58.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>54</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>55</v>
       </c>
       <c r="S11" t="s">
         <v>62</v>
       </c>
       <c r="T11" t="n" s="1">
         <v>43070.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>63</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>58.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>54</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>55</v>
       </c>
       <c r="S12" t="s">
         <v>62</v>
       </c>
       <c r="T12" t="n" s="1">
         <v>43070.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>63</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>58.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>66</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>67</v>
       </c>
       <c r="S13" t="s">
         <v>68</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V13" t="s">
         <v>40</v>
       </c>
       <c r="W13" t="s">
         <v>57</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>58.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>66</v>
       </c>
       <c r="Q14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>67</v>
       </c>
       <c r="S14" t="s">
         <v>68</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V14" t="s">
         <v>40</v>
       </c>
       <c r="W14" t="s">
         <v>57</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>58.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>66</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>67</v>
       </c>
       <c r="S15" t="s">
         <v>71</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V15" t="s">
         <v>40</v>
       </c>
       <c r="W15" t="s">
         <v>72</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>58.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>66</v>
       </c>
       <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="R16" t="s">
         <v>67</v>
       </c>
       <c r="S16" t="s">
         <v>71</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V16" t="s">
         <v>40</v>
       </c>
       <c r="W16" t="s">
         <v>72</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>58.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>34</v>
       </c>
       <c r="O17" t="s">
         <v>35</v>
       </c>
       <c r="P17" t="s">
         <v>75</v>
       </c>
       <c r="Q17" t="s">
         <v>37</v>
       </c>
       <c r="R17" t="s">
         <v>76</v>
       </c>
       <c r="S17" t="s">
         <v>77</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V17" t="s">
         <v>50</v>
       </c>
       <c r="W17" t="s">
         <v>78</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>58.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>34</v>
       </c>
       <c r="O18" t="s">
         <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>75</v>
       </c>
       <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="R18" t="s">
         <v>76</v>
       </c>
       <c r="S18" t="s">
         <v>80</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V18" t="s">
         <v>50</v>
       </c>
       <c r="W18" t="s">
         <v>57</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 