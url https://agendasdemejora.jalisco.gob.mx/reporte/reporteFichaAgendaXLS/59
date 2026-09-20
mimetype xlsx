--- v0 (2026-06-26)
+++ v1 (2026-09-20)
@@ -144,202 +144,202 @@
     <t>Dirección de Bienestar Social</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>evaluajalisco.sppc@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Es necesario focalizar mejor los recursos del programa, priorizando a los beneficiarios que demuestren mayores necesidades.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Establecer criterios claros de selección de beneficiarios donde se priorice en función de los derechos sociales, la vulnerabilidad y la pobreza.
 </t>
   </si>
   <si>
     <t>1. Desarrollar un criterio explícito (algoritmo), basado en variables socioeconómicas del FPU, para determinar qué solicitantes deberían tener prioridad en la asignación de los apoyos o en el número de vales entregados.</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE POLÍTICA SOCIAL</t>
   </si>
   <si>
-    <t>09/07/2018</t>
+    <t>08/07/2018</t>
   </si>
   <si>
     <t>Se realizaron los criterios de selección, los cuales se encuentran en revisión por el área de Planeación y Prospectiva encargada de publicar las ROP .</t>
   </si>
   <si>
     <t>Se desarrolló un criterio explícito (algoritmo), basado en variables socioeconómicas del FPU, para determinar qué solicitantes deberían tener prioridad en la asignación de los apoyos o en el número de vales entregados.</t>
   </si>
   <si>
     <t>2. Publicar los criterios de selección, el sistema de calificación y la fórmula de cálculo en las reglas de operación.</t>
   </si>
   <si>
     <t>Se enviaron los Criterios de Selección y Priorización de personas para Ingresar, Permanecer o Reingresar al programa a la Dirección General de Programas Sociales para su publicación en las Reglas de Operación del Programa.</t>
   </si>
   <si>
     <t>Iniciar las negociaciones necesarias para que la instancia responsable de la política de movilidad en el Estado introduzca la tarjeta de prepago como único medio de pago en todas las modalidades de transporte público en el AMG, Puerto Vallarta y Ciudad Guzmán. Para SEDIS, esto implica dejar de imprimir Bienevales y asignar el apoyo individualizado a través de las tarjetas.</t>
   </si>
   <si>
     <t>Continuar con el proyecto de prepago de SITEUR de la Ruta Empresa</t>
   </si>
   <si>
     <t>1. Llevar a cabo reuniones con SITEUR para implementar el sistema de prepago en todas las unidades de transporte público.</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE PROGRAMAS SOCIALES</t>
   </si>
   <si>
-    <t>29/10/2018</t>
+    <t>30/10/2018</t>
   </si>
   <si>
     <t>Se están llevando a cabo las reuniones con SITEUR.</t>
   </si>
   <si>
     <t>El Proyecto de Prepago con SITEUR quedó concretado  en los diferentes Convenios de Colaboración y Ejecución del Prepago Electrónico.  se anexan los Convenios</t>
   </si>
   <si>
     <t>Incluir a los cuidadores de las personas con discapacidad como población elegible para recibir Bienevales.</t>
   </si>
   <si>
     <t>Considerar la ampliación del beneficio a cuidadores o acompañantes de personas con discapacidad que los necesiten y comprueben.
 </t>
   </si>
   <si>
     <t>1. Llevar a cabo un análisis de factibilidad presupuestal</t>
   </si>
   <si>
     <t>Dirección General de Programas Sociales | Dirección General de Política Social</t>
   </si>
   <si>
-    <t>31/03/2018</t>
+    <t>01/04/2018</t>
   </si>
   <si>
     <t>Se llevó a cabo un análisis de factibilidad presupuestal, para considerar la ampliación del beneficio a cuidadores o acompañantes de personas con discapacidad que los necesiten y comprueben.</t>
   </si>
   <si>
     <t>2. Diseñar los instrumentos de selección y focalización de beneficiarios</t>
   </si>
   <si>
-    <t>27/06/2018</t>
+    <t>26/06/2018</t>
   </si>
   <si>
     <t>Se diseñaron los instrumentos de selección y focalización de beneficiarios para entrar al programa.</t>
   </si>
   <si>
     <t>3. Modificar las reglas de operación para establecer los criterios de selección</t>
   </si>
   <si>
     <t>Se modificaron las Reglas de Operación del programa, con la finalidad de ampliar el beneficio a cuidadores o acompañantes de personas con discapacidad.</t>
   </si>
   <si>
     <t>Elaborar un árbol de problemas que fundamente la construcción de una matriz de marco lógico propia para el programa.</t>
   </si>
   <si>
     <t>Realizar un diagnóstico y análisis de marco lógico del problema público que da origen al programa social.
 </t>
   </si>
   <si>
     <t>1. Diseñar los términos de referencia para la contratación de un estudio diagnóstico del problema público que da origen al programa social.</t>
   </si>
   <si>
+    <t>27/06/2018</t>
+  </si>
+  <si>
+    <t>Se diseñaron los términos de referencia para la contratación del estudio de diagnóstico del programa.</t>
+  </si>
+  <si>
+    <t>2. Licitar la convocatoria para el estudio diagnóstico</t>
+  </si>
+  <si>
+    <t>Se licitó la convocatoria.</t>
+  </si>
+  <si>
+    <t>3. Incorporar los resultados del estudio en las Reglas de Operación del Programa y otros instrumentos de planeación</t>
+  </si>
+  <si>
     <t>28/06/2018</t>
-  </si>
-[...13 lines deleted...]
-    <t>29/06/2018</t>
   </si>
   <si>
     <t>Se diseñaron los términos de referencia para la contratación del estudio diagnóstico del problema público que da origen al programa social, se licitó la convocatoria para el estudio diagnóstico y se elaboró el estudio por parte de Linter Consultores. 
 Sin embargo, no se pudieron integrar los resultados en las Reglas de Operación del Programa de la presente anualidad, debido a que dichas reglas ya se encuentran publicadas.</t>
   </si>
   <si>
     <t>Considerar el uso de indicadores alternativos para la medición del desempeño del programa, por ejemplo de eficiencia, accesibilidad y calidad del servicio.</t>
   </si>
   <si>
     <t>La Secretaría realizará las gestiones pertinentes con la Secretaría de Movilidad de Jalisco para que ellos reporten algún indicador relacionado con la eficiencia, accesibilidad y calidad del servicio público de transporte.</t>
   </si>
   <si>
     <t>1. Contactar a la Secretaría de Movilidad de Jalisco para analizar la posibilidad de que reporten algunos indicadores.</t>
   </si>
   <si>
-    <t>22/10/2018</t>
+    <t>21/10/2018</t>
   </si>
   <si>
     <t>Se está analizando los indicadores que podrían reportar la Secretaría de Movilidad</t>
   </si>
   <si>
     <t>La Secretaría de Movilidad puso a nuestra disposición un conjunto de indicadores relacionados con la calidad del transporte público, mismos que serán analizados para ser incorporados en las MIR del programa.</t>
   </si>
   <si>
     <t>2. Incorporar dichos indicadores en los instrumentos de planeación y evaluación del programa</t>
   </si>
   <si>
-    <t>25/10/2018</t>
+    <t>24/10/2018</t>
   </si>
   <si>
     <t>Los indicadores solamente pueden ser incorporados en la próxima actualización de las reglas de operación y de los programas presupuestarios, misma que se realizará entre enero y marzo del 2019.</t>
   </si>
   <si>
     <t>Se generó una propuesta de Matriz de Indicadores para Resultados donde se incorporan los indicadores proporcionados por la Secretaria de Movilidad.</t>
   </si>
   <si>
     <t>Analizar cuáles son las razones por las que el sistema de registro en los módulos falla ocasionalmente y hacer las correcciones necesarias.</t>
   </si>
   <si>
     <t>Realizar las mejoras pertinentes para garantizar la estabilidad del sistema informático de registro.
 </t>
   </si>
   <si>
     <t>1. Identificar qué procesos, subprocesos y actividades están ocasionando que el sistema de registro falle.</t>
   </si>
   <si>
     <t>30/01/2018</t>
   </si>
   <si>
     <t>Se creó una página web para generar citas agilizar de esta manera los procesos de inscripción.</t>
   </si>
   <si>
     <t>2. Corregir dichos procesos e iniciar las gestiones pertinentes para resolver el problema.</t>
   </si>
   <si>
-    <t>26/10/2018</t>
+    <t>25/10/2018</t>
   </si>
   <si>
     <t>Se realizó un diagnóstico del sistema informático para la identificación de los nodos que provocan problemas o retrasos en el flujo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -468,1393 +468,1393 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>59.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>59.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>59.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
       <c r="S4" t="s">
         <v>44</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>59.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>46</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>47</v>
       </c>
       <c r="S5" t="s">
         <v>48</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V5" t="s">
         <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>59.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>47</v>
       </c>
       <c r="S6" t="s">
         <v>48</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V6" t="s">
         <v>49</v>
       </c>
       <c r="W6" t="s">
         <v>50</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>59.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>53</v>
       </c>
       <c r="Q7" t="s">
         <v>37</v>
       </c>
       <c r="R7" t="s">
         <v>54</v>
       </c>
       <c r="S7" t="s">
         <v>55</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V7" t="s">
         <v>56</v>
       </c>
       <c r="W7" t="s">
         <v>57</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>59.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>53</v>
       </c>
       <c r="Q8" t="s">
         <v>37</v>
       </c>
       <c r="R8" t="s">
         <v>54</v>
       </c>
       <c r="S8" t="s">
         <v>59</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V8" t="s">
         <v>56</v>
       </c>
       <c r="W8" t="s">
         <v>60</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>59.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>53</v>
       </c>
       <c r="Q9" t="s">
         <v>37</v>
       </c>
       <c r="R9" t="s">
         <v>54</v>
       </c>
       <c r="S9" t="s">
         <v>62</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V9" t="s">
         <v>56</v>
       </c>
       <c r="W9" t="s">
         <v>57</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>59.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>64</v>
       </c>
       <c r="Q10" t="s">
         <v>37</v>
       </c>
       <c r="R10" t="s">
         <v>65</v>
       </c>
       <c r="S10" t="s">
         <v>66</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V10" t="s">
         <v>40</v>
       </c>
       <c r="W10" t="s">
         <v>67</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>59.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>64</v>
       </c>
       <c r="Q11" t="s">
         <v>37</v>
       </c>
       <c r="R11" t="s">
         <v>65</v>
       </c>
       <c r="S11" t="s">
         <v>69</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>60</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>59.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>64</v>
       </c>
       <c r="Q12" t="s">
         <v>37</v>
       </c>
       <c r="R12" t="s">
         <v>65</v>
       </c>
       <c r="S12" t="s">
         <v>71</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>72</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>59.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>74</v>
       </c>
       <c r="Q13" t="s">
         <v>37</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>76</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V13" t="s">
         <v>40</v>
       </c>
       <c r="W13" t="s">
         <v>77</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>59.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>74</v>
       </c>
       <c r="Q14" t="s">
         <v>37</v>
       </c>
       <c r="R14" t="s">
         <v>75</v>
       </c>
       <c r="S14" t="s">
         <v>76</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V14" t="s">
         <v>40</v>
       </c>
       <c r="W14" t="s">
         <v>77</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>59.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>74</v>
       </c>
       <c r="Q15" t="s">
         <v>37</v>
       </c>
       <c r="R15" t="s">
         <v>75</v>
       </c>
       <c r="S15" t="s">
         <v>80</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V15" t="s">
         <v>40</v>
       </c>
       <c r="W15" t="s">
         <v>81</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>59.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>74</v>
       </c>
       <c r="Q16" t="s">
         <v>37</v>
       </c>
       <c r="R16" t="s">
         <v>75</v>
       </c>
       <c r="S16" t="s">
         <v>80</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V16" t="s">
         <v>40</v>
       </c>
       <c r="W16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>59.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>34</v>
       </c>
       <c r="O17" t="s">
         <v>35</v>
       </c>
       <c r="P17" t="s">
         <v>84</v>
       </c>
       <c r="Q17" t="s">
         <v>37</v>
       </c>
       <c r="R17" t="s">
         <v>85</v>
       </c>
       <c r="S17" t="s">
         <v>86</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V17" t="s">
         <v>49</v>
       </c>
       <c r="W17" t="s">
         <v>87</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>59.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>34</v>
       </c>
       <c r="O18" t="s">
         <v>35</v>
       </c>
       <c r="P18" t="s">
         <v>84</v>
       </c>
       <c r="Q18" t="s">
         <v>37</v>
       </c>
       <c r="R18" t="s">
         <v>85</v>
       </c>
       <c r="S18" t="s">
         <v>89</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V18" t="s">
         <v>49</v>
       </c>
       <c r="W18" t="s">
         <v>90</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>59.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
         <v>42720.0</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>42978.0</v>
+        <v>42977.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>34</v>
       </c>
       <c r="O19" t="s">
         <v>35</v>
       </c>
       <c r="P19" t="s">
         <v>84</v>
       </c>
       <c r="Q19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>85</v>
       </c>
       <c r="S19" t="s">
         <v>89</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V19" t="s">
         <v>49</v>
       </c>
       <c r="W19" t="s">
         <v>90</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 