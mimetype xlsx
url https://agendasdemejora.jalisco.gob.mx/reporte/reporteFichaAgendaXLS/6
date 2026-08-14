--- v0 (2026-06-07)
+++ v1 (2026-08-14)
@@ -159,51 +159,51 @@
   <si>
     <t>Elaborar un diagnóstico</t>
   </si>
   <si>
     <t>Dirección General de Desarrollo Sectorial y Vinculación</t>
   </si>
   <si>
     <t>19/02/2016</t>
   </si>
   <si>
     <t>Se elaboró internamente un diagnóstico del programa con investigación de gabinete y un grupo de enfoque con encargados de cultura de municipios escogidos aleatoriamente de las 12 regiones del estado de Jalisco.</t>
   </si>
   <si>
     <t>Con base en el diagnóstico, plantear objetivos claros con correlatos observables que se puedan transformar en indicadores de resultados en la MIR y en redacciones claras de dichos objetivos en documentos normativos</t>
   </si>
   <si>
     <t>La MIR del programa que se construya tendrá consistencia horizontal y vertical, los objetivos serán claros y se corresponderán con sus respectivos indicadores</t>
   </si>
   <si>
     <t>Elaborar la MIR del programa</t>
   </si>
   <si>
     <t>Dirección de Desarrollo Municipal y Dirección de Desarrollo Institucional</t>
   </si>
   <si>
-    <t>30/03/2016</t>
+    <t>31/03/2016</t>
   </si>
   <si>
     <t>En el 2016 el programa cuenta con matrices de indicadores separadas para el Fondo Jalisco de Animación Cultural y el Fondo de Apoyo a Casas de la Cultura (talleres).</t>
   </si>
   <si>
     <t>Redacción y publicación de reglas de operación</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Elaborar y publicar las  Reglas de Operación</t>
   </si>
   <si>
     <t>Elaborar y publicar las Reglas de Operación</t>
   </si>
   <si>
     <t>01/12/2015</t>
   </si>
   <si>
     <t>En 2015 se publicaron reglas de operación del programa.</t>
   </si>
   <si>
     <t>Establecer mecanismos efectivos de seguimiento y monitoreo sistemático</t>
   </si>
@@ -214,51 +214,51 @@
     <t>Solicitar a los operadores de los tres componentes del programa el llenado del formato de reporte institucional</t>
   </si>
   <si>
     <t>Dirección de Desarrollo Municipal</t>
   </si>
   <si>
     <t>30/11/2016</t>
   </si>
   <si>
     <t>La Dirección de Desarrollo Institucional recibe mensualmente reportes de avance de los componentes del programa.</t>
   </si>
   <si>
     <t>La actividad realizada atendió al 100% la recomendación del evaluador. Los dos componentes activos del programa, el Fondo Jalisco de Animación Cultural y el Fondo Talleres en Casas de la Cultura se integraron a las actividades de monitoreo realizadas por la Dirección de Desarrollo Institucional de la Secretaría de Cultura.</t>
   </si>
   <si>
     <t>Mejorar la articulación entre los componentes del programa, incluso considerar la modalidad de municipios apoyados con proyectos que integren los tres componentes del programa.</t>
   </si>
   <si>
     <t>Coordinar los procesos operativos de los tres componentes</t>
   </si>
   <si>
     <t>Unificar la recepción de proyectos municipales a una sola emisión
  Unificar la coordinación de los tres componentes del programa</t>
   </si>
   <si>
-    <t>04/04/2017</t>
+    <t>03/04/2017</t>
   </si>
   <si>
     <t>La coordinación entre los componentes del programa se mejoró durante el 2015 gracias a la información brindad por la DDM a las direcciones municipales de cultura en las reuniones regionales.</t>
   </si>
   <si>
     <t>La actividad realizada atendió al %100 la recomendación del evaluador.  Los dos componentes activos desarrollaron sus procesos de convocatoria y recepción de documentación de manera simultánea y empleando la misma lógica.
 Fondo Jalisco emitió su convocatoria el 17 de marzo y estableció un periodo de recepción del 27 de marzo al 04 de abril, atendiendo a 2 regiones por día. Fondo Talleres se comunicó directamente con cada municipio y recibió documentación en los mismos días y bajo la misma dinámica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -388,439 +388,439 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>6.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42156.0</v>
+        <v>42155.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>6.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42217.0</v>
+        <v>42216.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>6.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>51</v>
       </c>
       <c r="R4" t="s">
         <v>52</v>
       </c>
       <c r="S4" t="s">
         <v>53</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42186.0</v>
+        <v>42185.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>54</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>6.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
       <c r="Q5" t="s">
         <v>51</v>
       </c>
       <c r="R5" t="s">
         <v>57</v>
       </c>
       <c r="S5" t="s">
         <v>58</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>42353.0</v>
       </c>
       <c r="V5" t="s">
         <v>59</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>6.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>56</v>
       </c>
       <c r="Q6" t="s">
         <v>51</v>
       </c>
       <c r="R6" t="s">
         <v>57</v>
       </c>
       <c r="S6" t="s">
         <v>58</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>42353.0</v>
       </c>
       <c r="V6" t="s">
         <v>59</v>
       </c>
       <c r="W6" t="s">
         <v>60</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>6.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>63</v>
       </c>
       <c r="Q7" t="s">
         <v>51</v>
       </c>
       <c r="R7" t="s">
         <v>64</v>
       </c>
@@ -850,54 +850,54 @@
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>6.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41935.0</v>
+        <v>41934.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42093.0</v>
+        <v>42093.041666666664</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>63</v>
       </c>
       <c r="Q8" t="s">
         <v>51</v>
       </c>
       <c r="R8" t="s">
         <v>64</v>
       </c>