--- v0 (2026-06-07)
+++ v1 (2026-10-15)
@@ -148,69 +148,69 @@
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
     <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>La MIR del Pp debe apegarse más a la Guía para el diseño de la Matriz de
 Indicadores de Resultados, tanto en sus niveles narrativos como en indicadores y supuesto.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Se continuará con los trabajos para mejorar la MIR. Ya se ha modificado para 2018, atendiendo sugerencias surgidas en talleres y asesoría brindada por SEPAF.
 </t>
   </si>
   <si>
     <t>Se convocará a reunión para revisión MIR 2018 y se trabajará atendiendo observaciones en MIR 2019.</t>
   </si>
   <si>
     <t>Dirección de Arquitectura y Urbanismo</t>
   </si>
   <si>
-    <t>11/03/2018</t>
+    <t>12/03/2018</t>
   </si>
   <si>
     <t>Se está en el proceso de planeación de las actividades para el análisis y atención de la MIR 2018, con trabajo de campo previo a las reuniones.</t>
   </si>
   <si>
     <t>Durante el período 2017 se trabajó en la actualización de la MIR 2018, dirigido durante las "juntas de actualización" de parte de SEPAF por medio de la SUBSEPLAN, por lo que se atendieron las observación para la mejora de la MIR y se mejoró el proceso de manejo de la información.</t>
   </si>
   <si>
     <t>Describir el tipo de obras realizadas</t>
   </si>
   <si>
     <t>Se trabajará en el propósito de ofrecer mayor claridad sobre las obras que se habrán de ejecutar con los recursos destinados para el programa. Se agendarán trabajos de planeación a manera de taller para establecer contenidos mínimos al momento de construir la Descripción de los proyectos.</t>
   </si>
   <si>
     <t>Se registrarán los cambios en la información sobre la descripción de los proyectos o acciones para antes y después de los ejercicios o talleres previstos para esto.</t>
   </si>
   <si>
-    <t>17/10/2018</t>
+    <t>16/10/2018</t>
   </si>
   <si>
     <t>Se esta trabajando en el formato para solicitar la información a las demás direcciones, dependencias y demás sujetos obligados a informar el estatus de las obras, así como la información de las mismas.</t>
   </si>
   <si>
     <t>Dada la diversidad de obras de infraestructura pública y las acciones, se está aún en la reducción de la información con la debida clasificación para el posterior diseño del formato para solicitar la información.</t>
   </si>
   <si>
     <t>Se ha concretado la información de las múltiples plataformas que permiten dar seguimiento a las obras, así como la identificación de los beneficiarios, aún estamos en proceso de delimitar esa población objetivo por obra.</t>
   </si>
   <si>
     <t>Después de las diversas juntas, se creo una base de datos donde se identifica mejor las categorías de la información, los beneficiarios y los montos de inversión.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -345,54 +345,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>65.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
@@ -422,54 +422,54 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>65.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
@@ -499,54 +499,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>65.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
@@ -576,54 +576,54 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>65.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>46</v>
       </c>
@@ -653,54 +653,54 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>65.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>46</v>
       </c>
@@ -730,54 +730,54 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>65.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>45</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>46</v>
       </c>