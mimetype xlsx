--- v0 (2026-05-30)
+++ v1 (2026-09-19)
@@ -145,72 +145,72 @@
     <t>Lic. Ernesto Ivon Pliego</t>
   </si>
   <si>
     <t>33 30 30 46 00 / 33 30 30 38 00</t>
   </si>
   <si>
     <t>ernesto.ivon@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Adecuar las MIR de los distintos Pp que reciben recursos del Ramo 33 para hacerlos acordes, en la medida de los posible con los objetivos del FAM.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Adecuar las MIR de los distintos Pp que reciben recursos del Ramo 33 para hacerlos acordes, en la medida
 de los posible con los objetivos del FAM.</t>
   </si>
   <si>
     <t>Incorporar o en su caso alinear en algún nivel del anteproyecto 2019  la MIR del FAM 2018</t>
   </si>
   <si>
     <t>Dirección de Planeación Departamento de Evaluación y Planeación,Dirección Operativa</t>
   </si>
   <si>
-    <t>31/08/2018</t>
+    <t>30/08/2018</t>
   </si>
   <si>
     <t>Se esta trabajando el anteproyecto MIR 2019 en el cual se incorporará en algún nivel de los indicadores de la MlR FAM 2018</t>
   </si>
   <si>
     <t>Se realizó un análisis de los indicadores del anteproyecto de la MIR 2019 de los Programas Presupuestarios (Pp) que tienen relación a la MIR del FAM 2018, los cuales abonan a los objetivos de esta matriz. 
 Además de lo anterior se está trabajando de manera interna una propuesta de una MIR del FAM para el Sistema DIF Jalisco.  
 El plazo definido para esta actividad estuvo acorde para su cumplimiento al 100%, la cual no se requirió ningún tipo de recurso para su atención.</t>
   </si>
   <si>
     <t>Adecuar los indicadores de medición con los objetivos que se plantean en los
 resúmenes narrativos para cada uno de los niveles de la MIR de los diferentes Pp</t>
   </si>
   <si>
     <t>En la medida de lo posible se rediseñará los indicadores en relación a los resúmenes narrativos en la MIR</t>
   </si>
   <si>
     <t>Dirección de Planeación Departamento de Evaluación y Planeación, Dirección Operativa</t>
   </si>
   <si>
-    <t>10/07/2018</t>
+    <t>09/07/2018</t>
   </si>
   <si>
     <t>Se realizó un rediseño de los indicadores adecuados en relación a los resúmenes narrativos, los cuales se pueden consultar en los indicadores a nivel Fin, Propósito, componente y actividades en la MIR 2018. Además de lo anterior se validó previamente por la Dirección de área, Secretaría Técnica y la Dirección de Evaluación Del Desempeño del Gasto de la Subsecretaría de Finanzas de la Secretaría de Planeación, Administración y Finanzas</t>
   </si>
   <si>
     <t>Definir con mayor claridad los riesgos externos que enfrentan los Pp para la 
 consecusión de sus objetivos y dejarlos plasmados en sus MIR.</t>
   </si>
   <si>
     <t>Definir con mayor claridad los riesgos
 externos que enfrentan los Pp para la
 consecución de sus objetivos y dejarlos plasmados en sus MIR. 
 </t>
   </si>
   <si>
     <t>En la medida de lo posible se rediseñará los supuesto  en la MIR</t>
   </si>
   <si>
     <t>Se realizó el cambio de los riesgos externos (Supuestos) de acuerdo a lo solicitado por la Evaluación, se cuenta con el correo por la Dirección de área, Secretaría Técnica y la Dirección de Evaluación Del Desempeño del Gasto de la Subsecretaría de Finanzas de la Secretaría de Planeación, Administración y Finanzas</t>
   </si>
   <si>
     <t>Utilizar las oportunidades de mejora de cada una de las evaluaciones que han
 sido realizadas a sus Pp para mejorar la MIR de los mismos.</t>
   </si>
   <si>
@@ -369,395 +369,395 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>66.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>66.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>66.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>48</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>66.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>50</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>51</v>
       </c>
       <c r="S5" t="s">
         <v>52</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>47</v>
       </c>
       <c r="W5" t="s">
         <v>48</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>66.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>54</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>55</v>
       </c>
       <c r="S6" t="s">
         <v>56</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>43132.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>57</v>
       </c>
       <c r="W6" t="s">
         <v>48</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 