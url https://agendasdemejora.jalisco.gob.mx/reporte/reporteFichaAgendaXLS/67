--- v0 (2026-05-30)
+++ v1 (2026-08-04)
@@ -144,116 +144,116 @@
   <si>
     <t>Arq. Rosaura Bojórquez Aguirre</t>
   </si>
   <si>
     <t>33 3819 5220</t>
   </si>
   <si>
     <t>rosaura.bojorquez@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Definir y cuantificar la población objetivo y potencial del programa.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t xml:space="preserve">Si bien no corresponde a INFEJAL la cuantificación de la población objetivo y potencial, toda vez que la Secretaría de Educación es la responsable de manejar esa información, a través del trabajo conjunto y comprometido es posible contar con las cantidades requeridas. </t>
   </si>
   <si>
     <t>Revisión con autoridades de la Secretaría de Educación para verificar viabilidad de contar con el dato requerido y por qué métodos.</t>
   </si>
   <si>
     <t>Dirección de Planeación del INFEJAL y Secretaría de Educación Jalisco</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>23/04/2020</t>
   </si>
   <si>
     <t>con fecha 16 de marzo de 2022, se actualiza el avance, a partir del Programa Anual de Obra 2020, la Secretaría de Educación Jalisco, mediante el OFICIO/211/7/2020 remite al INFEJALel Programa Anual de Obra informando también la población objetivo (matrícula).</t>
   </si>
   <si>
     <t>Asignar un requerimiento de integración de los datos solicitados en común acuerdo.</t>
   </si>
   <si>
     <t>Modificar la MIR para que los objetivos del Pp sean acordes con los objetivos
 del FAM.</t>
   </si>
   <si>
     <t>Se revisará y valorará la modificación de la MIR.</t>
   </si>
   <si>
     <t>Revisar y valorar la posibilidad de modificar la MIR.</t>
   </si>
   <si>
     <t>Dirección de Planeación del INFEJAL</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>Actualmente la MIR de ejercicios recientes ya cuenta con las modificaciones pertinentes.</t>
   </si>
   <si>
     <t>Rediseñar los  indicadores en los niveles que así lo requieren  de la MIR utilizando  como guía la MIR del FAM para que  representen la relación entre
 dos variables y sean pertinentes para medir el logro de objetivos.</t>
   </si>
   <si>
     <t>Revisar y valorar la adecuación de los indicadores.</t>
   </si>
   <si>
     <t>Revisión de la MIR Federal del programa presupuestario</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>24/03/2022</t>
   </si>
   <si>
     <t>Se llevó a cabo la revisión de la MIR Federal, directamente en la plataforma de la Secretaría de Hacienda y Crédito Público, determinando dar atención a los indicadores correspondientes a Infraestructura, no se realizó adecuación alguna, en virtud de que éste Instituto no cuenta con las atribuciones para llevar a cabo las adecuaciones.</t>
   </si>
   <si>
     <t>Revisión de los indicadores actuales para detección de oportunidades de mejora.</t>
   </si>
   <si>
     <t>Generación y/o modificación de nuevos indicadores.</t>
   </si>
   <si>
     <t>Se llevó a cabo la revisión de la MIR Federal, directamente en la plataforma de la Secretaría de Hacienda y Crédito Público, determinando dar atención a los indicadores correspondientes a Infraestructura, no se generaron nuevos indicadores, ni se realizaron modificaciones a los existentes, en virtud de que éste Instituto no cuenta con las atribuciones correspondientes.</t>
   </si>
   <si>
     <t>Validación de los indicadores ante SEPAF</t>
   </si>
   <si>
     <t>Se validaron los indicadores correspondientes, directamente en la plataforma SEPBR.</t>
   </si>
   <si>
     <t>Elaborar los  indicadores adecuados para que la unidad responsable pueda medir el cumplimiento de sus metas y objetivos.</t>
   </si>
   <si>
     <t>Revisión de la MIR Federal del programa presupuestario.</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>25/03/2022</t>
   </si>
   <si>
     <t>Se llevó a cabo la revisión de la MIR Federal, determinando los indicadores correspondientes a Infraestructura, que son competencia de este Instituto (se adjunta reporte generado en la plataforma SRFT). Es importante mencionar que este Instituto no cuenta con atribuciones para modificar la MIR Federal.</t>
   </si>
   <si>
     <t>Generación y/o modificación de nuevos indicadores</t>
   </si>
   <si>
     <t>Modificar la  redacción del objetivo del Fin para que sea claro cuál es el objetivo del programa y cómo se pretende lograr</t>
   </si>
   <si>
     <t xml:space="preserve">Recomendación que se complementa con la que sugiere modificar la MIR para que los objetivos del Pp sean acordes con los objetivos del FAM, de modo que se realizarán los ajustes a la par. </t>
   </si>
   <si>
     <t>Revisar y valorar la modificación de la MIR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
@@ -391,934 +391,934 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>67.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>67.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43281.0</v>
+        <v>43280.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>67.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
       <c r="S4" t="s">
         <v>47</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>48</v>
       </c>
       <c r="W4" t="s">
         <v>49</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>67.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>52</v>
       </c>
       <c r="S5" t="s">
         <v>53</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>48</v>
       </c>
       <c r="W5" t="s">
         <v>54</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>67.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>51</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>52</v>
       </c>
       <c r="S6" t="s">
         <v>56</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>48</v>
       </c>
       <c r="W6" t="s">
         <v>54</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>67.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>51</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>52</v>
       </c>
       <c r="S7" t="s">
         <v>57</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>48</v>
       </c>
       <c r="W7" t="s">
         <v>54</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>67.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>51</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>52</v>
       </c>
       <c r="S8" t="s">
         <v>59</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>48</v>
       </c>
       <c r="W8" t="s">
         <v>54</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>67.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>61</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>52</v>
       </c>
       <c r="S9" t="s">
         <v>62</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>48</v>
       </c>
       <c r="W9" t="s">
         <v>63</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>67.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>61</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>52</v>
       </c>
       <c r="S10" t="s">
         <v>56</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>48</v>
       </c>
       <c r="W10" t="s">
         <v>63</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>67.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>61</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>52</v>
       </c>
       <c r="S11" t="s">
         <v>65</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>48</v>
       </c>
       <c r="W11" t="s">
         <v>63</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>67.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>61</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>52</v>
       </c>
       <c r="S12" t="s">
         <v>59</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>48</v>
       </c>
       <c r="W12" t="s">
         <v>63</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>67.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>42677.958333333336</v>
+        <v>42678.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>43008.0</v>
+        <v>43007.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>66</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>67</v>
       </c>
       <c r="S13" t="s">
         <v>68</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43190.958333333336</v>
+        <v>43191.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>48</v>
       </c>
       <c r="W13" t="s">
         <v>63</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 