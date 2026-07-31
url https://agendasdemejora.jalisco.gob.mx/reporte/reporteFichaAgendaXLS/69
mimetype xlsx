--- v0 (2026-05-14)
+++ v1 (2026-07-31)
@@ -145,75 +145,75 @@
     <t>Dr. Carlos Alejandro Silva Maciel</t>
   </si>
   <si>
     <t>3942 4400 y 3883 4400</t>
   </si>
   <si>
     <t>casilva@hcg.gob.mx</t>
   </si>
   <si>
     <t>Rediseñar los indicadores en los niveles de la MIR que así lo requieren, de
 tal modo que exista lógica y congruencia entre los objetivos de los niveles, sus indicadores y sus fórmulas de cálculo.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Se llevaron a cabo cursos taller de capacitación en la elaboración de Matriz de Marco Lógico y de indicadores, que dio como resultado hacer modificaciones en el Programa Presupuestal (MIR 2018) atendiendo la logica y congruencia entre los objetivos de los niveles y los indicadores.</t>
   </si>
   <si>
     <t>Curso Taller Matriz de Marco Lógico</t>
   </si>
   <si>
     <t>Dirección General de Monitoreo y Evaluación (SUBSEPLAN), Coordinación General de Planeación y Desarrollo Institucional (UDG), Coordinación General de Planeación y Desarrollo (OPDHCG)</t>
   </si>
   <si>
-    <t>23/03/2017</t>
+    <t>24/03/2017</t>
   </si>
   <si>
     <t>Se contó con la participación del personal involucrado en la elaboración de MML</t>
   </si>
   <si>
     <t>Curso Taller en el Desarrollo de Indicadores Estratégicos Institucionales para el personal de OPD Hospital Civil de Guadalajara"</t>
   </si>
   <si>
     <t>Coordinación General de Planeación y Desarrollo Institucional (UDG) y Coordinación General de Planeación y Desarrollo (OPGCHG)</t>
   </si>
   <si>
-    <t>09/06/2017</t>
+    <t>08/06/2017</t>
   </si>
   <si>
     <t>Curso Taller en el Desarrollo de Indicadores, con la participación de personal de  la Coordinación General de Planeación y Desarrollo involucrado en el diseño de los mismos.</t>
   </si>
   <si>
     <t>Replantear los indicadores.- se realizar modificaciones de los indicadores de la MIR 2018 de acuerdo a las recomendaciones sugeridas por evaluador y las emitidas por la Sub Secretaría de Finanzas (SUBSEFIN)</t>
   </si>
   <si>
     <t>Coordinación General de Planeación y Desarrollo (OPDHCG)</t>
   </si>
   <si>
-    <t>03/08/2017</t>
+    <t>02/08/2017</t>
   </si>
   <si>
     <t>Se realizaron modificaciones en los indicadores así mismo se identificaron los riesgos externos en cada nivel de la MIR 2018.</t>
   </si>
   <si>
     <t>Definir y cuantificar la población objetivo del Pp.</t>
   </si>
   <si>
     <t xml:space="preserve">Redefinir los indicadores y metas del nivel propósito de la MIR 2018. </t>
   </si>
   <si>
     <t>Se hicieron los ajustes en indicadores y metas de la MIR 2018</t>
   </si>
   <si>
     <t>Se realizaron modificaciones a la MIR 2018  en el nivel proposito.</t>
   </si>
   <si>
     <t>Identificar los riesgos externos para el cumplimiento de los objetivos y plasmarlos en los supuestos de cada uno de los niveles de la MIR.</t>
   </si>
   <si>
     <t>Analizar e identificar los riesgos externos</t>
   </si>
   <si>
     <t>se analizaron e identificados en la MIR 2018 el resultado se plasmó en la columna de los supuestos</t>
   </si>
@@ -360,395 +360,395 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>69.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>42794.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42817.958333333336</v>
+        <v>42818.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>69.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42888.0</v>
+        <v>42887.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42895.0</v>
+        <v>42894.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>46</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>69.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>39</v>
       </c>
       <c r="S4" t="s">
         <v>48</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42930.0</v>
+        <v>42929.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42950.0</v>
+        <v>42949.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>49</v>
       </c>
       <c r="W4" t="s">
         <v>50</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>69.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="s">
         <v>54</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42930.0</v>
+        <v>42929.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42950.0</v>
+        <v>42949.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>69.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42677.0</v>
+        <v>42677.041666666664</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>56</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>57</v>
       </c>
       <c r="S6" t="s">
         <v>57</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42930.0</v>
+        <v>42929.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42950.0</v>
+        <v>42949.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>49</v>
       </c>
       <c r="W6" t="s">
         <v>50</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 