--- v0 (2026-05-25)
+++ v1 (2026-10-15)
@@ -141,168 +141,168 @@
   <si>
     <t>Mtra. Martha Guadalupe Díaz Muñoz</t>
   </si>
   <si>
     <t>33 3030 1000</t>
   </si>
   <si>
     <t>martha.diaz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Retomar diagnóstico del PED 2013-2033 y el Programa Sectorial de Empleo explícitamente en el documento normativo del Programa (las ROP). Incluir la cuantificación de las poblaciones potencial y objetivo en las ROP. Hacer un diagnóstico socio-económico amplio de la problemática del desempleo y la subocupación en Jalisco, en convenio con universidades y cámaras, para que se elabore un mapa o panorama de tendencias laborales. El diagnóstico puede servir como espacio de concertación entre actores.</t>
   </si>
   <si>
     <t>Reorientar sustancialmente el objetivo del programa</t>
   </si>
   <si>
     <t xml:space="preserve">La Incorporación a las ROP  parte del diagnóstico desarrollado en el PED  y  el Programa Sectorial,  realizado con la participación de las cámaras empresariales, la representación de los trabajadores y universidades así como la cuantificación de las poblaciones potencial y objetivo. </t>
   </si>
   <si>
     <t>Agregar en la redacción de la justificación del programa una breve descripción de lo visto en el PED y el Programa Sectorial.</t>
   </si>
   <si>
     <t>Dirección General de Planeación e Innovación</t>
   </si>
   <si>
-    <t>14/03/2015</t>
+    <t>15/03/2015</t>
   </si>
   <si>
     <t>Se presentan reglas de operación publicadas el 15 de marzo de 2015.</t>
   </si>
   <si>
     <t>Formular el problema que atiende el Programa como un hecho negativo o situación que se pretende revertir donde se puedan identificar relaciones causales y guiar la orientación de los subprogramas y modalidades de apoyo. Considerar en el abordaje de los problemas que atiende el Programa, las diversas condiciones del desempleo y la subocupación por sexo y grupos de edad, con el fin lograr una mejor aproximación a  la comprensión de estos problemas y sus alternativas de solución.</t>
   </si>
   <si>
     <t>Realizaremos la redacción del problema como un hecho negativo o situación que se pretende revertir. Así como también haremos la desagregación por sexo y grupos de edad, como nos lo solicitan.  En ROP 2015.</t>
   </si>
   <si>
     <t>Redactar el problema en negativo en las ROP</t>
   </si>
   <si>
-    <t>30/04/2015</t>
+    <t>29/04/2015</t>
   </si>
   <si>
     <t>¿En qué medida se atendió la recomendación con la actividad realizada?
 Criterios
 Se deberá especificar cuál fue la aportación de la actividad para lograr atender la recomendación  del evaluador, si fue la única actividad ligada al compromiso o se enfocó en un solo aspecto de éste.
 Se expresará la pertinencia de los plazos definidos para la conclusión de la actividad, así como la disponibilidad de recursos para atender la recomendación.	 Se cumplió  ya que en el desarrollo de la regla de operación se atiende y se redacta el problema desde una perspectiva negativa con el objeto de revertir, enfatizando en las características de la población objetivo a atender.
 En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 ¿En qué medida se lograron los resultados esperados con la conclusión de la actividad?
 Criterios
 Deberán enunciarse los resultados inmediatos obtenidos, si estos fueron los esperados y si fueron congruentes con la actividad.	Los resultados se cumplieron ya que el desarrollo de las actividades que se incluyen en las reglas de operación y en los manuales de procedimiento se estipularon considerando el problema como un hecho negativo para el logro de los objetivos. 
 ¿La actividad realizada arrojó un documento probatorio y este coincide con el establecido como medio de verificación?</t>
   </si>
   <si>
     <t>Definir indicadores de forma desagregada por subprograma y modalidad de apoyo del Programa para medir el cumplimiento de objetivos y logros alcanzados, que cumplan los criterios propuestos por CONEVAL. Desagregar indicadores de resultado que reflejen la contribución de cada subprograma y modalidad de apoyo al objetivo general. Diseñar y difundir públicamente nuevos indicadores que permitan reflejar la contribución del Programa a través de sus diferentes subprogramas y modalidades de apoyo.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Definición  de nuevos indicadores y/o modificación del que se carga en el MIDE. Es viable hacerlo, siempre y cuando se cuente con el apoyo de la SUBSEPLAN para la modificación  del indicador que ya se carga en el sistema MIDE.  
 </t>
   </si>
   <si>
     <t>Solicitar a la SUBSEPLAN, la modificación de los indicadores.</t>
   </si>
   <si>
-    <t>29/05/2015</t>
+    <t>28/05/2015</t>
   </si>
   <si>
     <t>¿En qué medida se atendió la recomendación con la actividad realizada?
 Criterios
 Se deberá especificar cuál fue la aportación de la actividad para lograr atender la recomendación  del evaluador, si fue la única actividad ligada al compromiso o se enfocó en un solo aspecto de éste.
 Se expresará la pertinencia de los plazos definidos para la conclusión de la actividad, así como la disponibilidad de recursos para atender la recomendación.	 Se cumplió  ya que se establecieron los nuevos indicadores de MIR que en acuerdo con SUBSEPLAN se estipularon para el ejercicio fiscal 2015.
 En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 ¿En qué medida se lograron los resultados esperados con la conclusión de la actividad?
 Criterios
 Deberán enunciarse los resultados inmediatos obtenidos, si estos fueron los esperados y si fueron congruentes con la actividad.	Los resultados se cumplieron ya que fueron los esperados derivados de que la aplicación de Indicadores y Metas MIR fueron congruentes con la realidad económica y disposición presupuestaria. 
 ¿La actividad realizada arrojó un documento probatorio y este coincide con el establecido como medio de verificación?
 Criterios
 Se deberá indicar de qué manera se comprobó la finalización de la actividad. Si existe un documento probatorio, así como las características del documento.</t>
   </si>
   <si>
     <t>Elaborar un Plan Anual de Trabajo del Programa que priorice las acciones que deberán ejecutarse para el cumplimiento de los objetivos y metas que se definan. Integrar a la planeación, estudios y diagnósticos disponibles sobre los problemas que busca resolver el Programa. Contemplar para la planeación, los resultados de otras evaluaciones de programas afines.</t>
   </si>
   <si>
     <t xml:space="preserve">Realizaremos una reunión con los responsables del programa para en conjunto realizar un plan de trabajo anual, que contemple desde su elaboración, la flexibilidad para realizar algunos cambios en caso de ser necesarios por la naturaleza de lo que se oferta. </t>
   </si>
   <si>
     <t>Elaborar con el SNEJ el Plan Anual de Trabajo del programa.</t>
   </si>
   <si>
     <t>SNEJ y Dirección General de Planeación e Innovación</t>
   </si>
   <si>
-    <t>31/08/2015</t>
+    <t>30/08/2015</t>
   </si>
   <si>
     <t>Se cumplió  en su totalidad ya que sobre las metas estipuladas para el ejercicio 2015 fue el resultado de reuniones de trabajo con el personal que se involucra para el desarrollo de las actividades encaminadas al cumplimiento. 
 En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 Los resultados se cumplieron ya que fueron los esperados derivados de que la aplicación de Indicadores y Metas MIR fueron congruentes con la realidad económica y disposición presupuestaria. 
 Si, ya que se adjunta  archivo MIR el cual refleja los avances por mes hasta la consecución del objetivo. 
 Permitió identificar las características de los meses en los cuales se visualiza la necesidad de ser apoyados por parte del programa  a través de sus actividades. 
 Se tomará como base para las futuras reglas de operación a implementar y en la medida que la suficiencia presupuestal lo permita ampliar el número de beneficiarios utilizando la misma metodología de operación.</t>
   </si>
   <si>
     <t>Generar una base de datos con las mismas características para todos los subprogramas y modalidades de apoyo. Establecer una estrategia de validación de la base de datos de beneficiarios a través de una muestra aleatoria con llamadas telefónicas de verificación que actualice su estatus que concluyó su proceso de entrega de apoyos.</t>
   </si>
   <si>
     <t>Actualmente se cuenta con bases de datos en formato de Excel para la administración del padrón de los beneficiarios, sin embargo se buscará generar un base de datos uniforme para todos los subprogramas y modalidades de apoyo. Para la estrategia de validación se analizará con las áreas la capacidad instalada con la que cuentan para realizar este tipo de seguimiento.
 </t>
   </si>
   <si>
     <t>Unificar los archivos y programas de bases de datos del SNEJ. Revisar con el área administrativa del SNEJ la capacidad instalada para desarrollar e implementar el seguimiento.</t>
   </si>
   <si>
     <t>SNEJ, Dirección General de Planeación e Innovación, SEPAF</t>
   </si>
   <si>
-    <t>30/09/2015</t>
+    <t>29/09/2015</t>
   </si>
   <si>
     <t>Se cumplió  en su totalidad ya que se cuenta con la base de datos en PDF de los beneficiarios del programa y se adjunta como soporte; cabe mencionar que en la Plataforma Nacional de Transparencia se encuentran los padrones de beneficiarios de todos los programas.
 En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 Los resultados se cumplieron ya que se plasma como evidencia los padrones de los beneficiarios y se referencia la Plataforma Nacional de Transparencia.
 Si, se adjunta  archivo en PDF con los beneficiar del programa del ejercicio en cuestión y se tiene adicional dichos padrones en la Plataforma Nacional de Transparencia.
 Permitió una claridad ante la sociedad del uso y beneficiarios de los recursos públicos ejercidos a través de nuestros programas.
 Se tomará como base para las futuras reglas de operación a implementar y en la medida que la suficiencia presupuestal lo permita ampliar el número de beneficiarios utilizando la misma metodología de operación.</t>
   </si>
   <si>
     <t>Definir una metodología que permita cuantificar el tamaño de las poblaciones potencial y objetivo, considerando la información disponible de fuentes oficiales como la Encuesta Nacional de Ocupación y Empleo. Diseñar una estrategia de cobertura y focalización documentada con base a programas afines. Coadyuvar en el diseño de estrategias que respondan a la situación económica actual del país.</t>
   </si>
   <si>
     <t>Se buscará de manera práctica, rápida y confiable definir con las áreas ejecutoras del programa una metodología para justificar los alcances del programa y coadyuvar en el diseño de estrategias que respondan a la situación económica y laboral existente en el Estado.</t>
   </si>
   <si>
     <t>Utilizar los datos de la población desocupada de la ENOE. Revisar los programas  afines para conocer su complementariedad.</t>
   </si>
   <si>
     <t>SNEJ, Dirección General de Planeación e Innovación</t>
   </si>
   <si>
-    <t>31/07/2015</t>
+    <t>30/07/2015</t>
   </si>
   <si>
     <t>Se cumplió  en su totalidad No solamente se consulta las cifras de ENOE sino que se adiciona la consulta y análisis que proporciona la página del Observatorio Laboral a nivel federal que publica la STPS; ya que la ENOE refleja información que a nivel Nacional sea de interés para la población, por lo cual el observatorio laboral proporciona más amplia la información que en materia de empleo es base para el desarrollo de actividades y acciones.
   En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 Los resultados se cumplieron ya que el análisis de dichas plataformas permitió que las acciones se encaminaran de una manera más asertiva y eficaz para el cumplimiento de objetivos.
 Si, se adjunta  archivo en PDF con los beneficiar del programa del ejercicio en cuestión y se tiene adicional dichos padrones en la Plataforma Nacional de Transparencia.
 Permitió una claridad ante la sociedad del uso y beneficiarios de los recursos públicos ejercidos a través de nuestros programas.
 Se tomará como base para las futuras reglas de operación a implementar y en la medida que la suficiencia presupuestal lo permita ampliar el número de beneficiarios utilizando la misma metodología de operación.</t>
   </si>
   <si>
     <t>Elaborar un Manual Operativo del Programa, debido a que existe heterogeneidad entre los subprogramas y modalidades de apoyo en el grado de estandarización y sistematización de sus procesos. Hacer una revisión de los mecanismos documentados que utilizan los programas federales que opera el SNEJ para determinar la idoneidad de implementarlos en el Programa con las adaptaciones que sean necesarias.</t>
   </si>
   <si>
     <t>Ya se encuentra en proceso de  elaboración el Manual de Procesos de acuerdo a los nuevos lineamientos de esta Administración. Los programas federales y el estatal trabajan a la par, por lo que los mecanismos con los que se trabajan son espejo uno del otro. 
 </t>
   </si>
   <si>
     <t>Terminar el Manual de Procesos de la STyPS.</t>
   </si>
   <si>
     <t>Se cumplió  en su totalidad ya que se adjunta manual de procedimientos y formatos a utilizar para cada una de sus etapas durante el desarrollo de las actividades del programa.
   En referencia a los plazos se cumplió en lo estipulado no quedando pendiente alguno en este concepto ya que se conto con la disponibilidad del recurso para atender el compromiso establecido.
 Los resultados se cumplieron ya que el manual de operaciones permitió que se facilitara la operación y acción a realizar por cada etapa para culminar el proceso en su totalidad.
 Si, se adjunta  archivo en PDF del manual operativo y formatos de control para su operación.
 Permitió una claridad, orden y facilidad en el desarrollo de cada proceso desde inicio hasta su fin facilitando su operatividad.
@@ -565,978 +565,978 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>7.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>42064.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>7.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>42064.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>7.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>50</v>
       </c>
       <c r="R4" t="s">
         <v>51</v>
       </c>
       <c r="S4" t="s">
         <v>52</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>42064.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>53</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>7.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>50</v>
       </c>
       <c r="R5" t="s">
         <v>56</v>
       </c>
       <c r="S5" t="s">
         <v>57</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42186.0</v>
+        <v>42185.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>58</v>
       </c>
       <c r="W5" t="s">
         <v>59</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>7.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>61</v>
       </c>
       <c r="Q6" t="s">
         <v>50</v>
       </c>
       <c r="R6" t="s">
         <v>62</v>
       </c>
       <c r="S6" t="s">
         <v>63</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42186.0</v>
+        <v>42185.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>64</v>
       </c>
       <c r="W6" t="s">
         <v>65</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>7.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>67</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>69</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>42125.0</v>
+        <v>42124.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42216.0</v>
+        <v>42215.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>70</v>
       </c>
       <c r="W7" t="s">
         <v>71</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>7.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>73</v>
       </c>
       <c r="Q8" t="s">
         <v>50</v>
       </c>
       <c r="R8" t="s">
         <v>74</v>
       </c>
       <c r="S8" t="s">
         <v>75</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>42036.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>53</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>7.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>77</v>
       </c>
       <c r="Q9" t="s">
         <v>50</v>
       </c>
       <c r="R9" t="s">
         <v>78</v>
       </c>
       <c r="S9" t="s">
         <v>79</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>70</v>
       </c>
       <c r="W9" t="s">
         <v>53</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>7.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>81</v>
       </c>
       <c r="Q10" t="s">
         <v>50</v>
       </c>
       <c r="R10" t="s">
         <v>82</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>42064.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>84</v>
       </c>
       <c r="W10" t="s">
         <v>47</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>7.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
       </c>
       <c r="Q11" t="s">
         <v>50</v>
       </c>
       <c r="R11" t="s">
         <v>87</v>
       </c>
       <c r="S11" t="s">
         <v>88</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>42277.0</v>
+        <v>42276.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>89</v>
       </c>
       <c r="W11" t="s">
         <v>65</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>7.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>91</v>
       </c>
       <c r="Q12" t="s">
         <v>50</v>
       </c>
       <c r="R12" t="s">
         <v>92</v>
       </c>
       <c r="S12" t="s">
         <v>93</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>42186.0</v>
+        <v>42185.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
         <v>42369.0</v>
       </c>
       <c r="V12" t="s">
         <v>84</v>
       </c>
       <c r="W12" t="s">
         <v>94</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>7.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
       <c r="Q13" t="s">
         <v>97</v>
       </c>
       <c r="R13" t="s">
         <v>98</v>
       </c>
       <c r="S13" t="s">
         <v>99</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>42094.958333333336</v>
+        <v>42095.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>42247.0</v>
+        <v>42246.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>41</v>
       </c>
       <c r="W13" t="s">
         <v>59</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>7.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>41918.0</v>
+        <v>41917.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>42155.0</v>
+        <v>42154.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>101</v>
       </c>
       <c r="Q14" t="s">
         <v>50</v>
       </c>
       <c r="R14" t="s">
         <v>102</v>
       </c>