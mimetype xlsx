--- v0 (2026-05-25)
+++ v1 (2026-09-04)
@@ -142,51 +142,51 @@
   <si>
     <t>Ing. César Octavio Vega Gamiño</t>
   </si>
   <si>
     <t>30300600</t>
   </si>
   <si>
     <t>cesar.vega@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico del programa para el caso de Jalisco, donde se defina de manera precisa el problema principal.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Elaboración de un diagnóstico del programa para el caso de la entidad, donde se defina de manera precisa el problema principal.</t>
   </si>
   <si>
     <t>Elaboración un diagnóstico del programa para el caso de Jalisco, donde se defina de manera precisa el problema principal.</t>
   </si>
   <si>
     <t>Dirección General de Fomento Agropecuario y Hortofrutícola</t>
   </si>
   <si>
-    <t>30/04/2018</t>
+    <t>29/04/2018</t>
   </si>
   <si>
     <t>La secretaría en conjunto con las aseguradoras elaboraron un documento donde se precisa el problema principal</t>
   </si>
   <si>
     <t>Recopilar y sistematizar en un documento las evidencias teóricas y/o empíricas que justifiquen el tipo de intervención del programa.</t>
   </si>
   <si>
     <t>Documento con evidencias teóricas y/o empíricas que justifiquen el tipo de intervención del programa</t>
   </si>
   <si>
     <t>Elaboración den un documento que cuente con evidencias teóricas y/o empíricas que justifiquen el tipo de intervención del programa</t>
   </si>
   <si>
     <t>La creación de un documento por parte de la secretaría donde se justifica el tipo de intervención del programa</t>
   </si>
   <si>
     <t>Elaborar un atlas de riesgo en función de los desastres naturales más recientes.</t>
   </si>
   <si>
     <t>Elaboración de atlas de riesgo en función de los desastres naturales más recientes.</t>
   </si>
   <si>
     <t>Se elabora el documento de riesgo Climatico agropecuario de Jalisco en conjunto con PROAGRO</t>
   </si>
@@ -384,623 +384,623 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>72.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>72.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>72.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>49</v>
       </c>
       <c r="S4" t="s">
         <v>48</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>72.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>52</v>
       </c>
       <c r="S5" t="s">
         <v>52</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>72.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>54</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>55</v>
       </c>
       <c r="S6" t="s">
         <v>55</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>42</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>72.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>57</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>58</v>
       </c>
       <c r="S7" t="s">
         <v>59</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>42</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>72.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>61</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>62</v>
       </c>
       <c r="S8" t="s">
         <v>63</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>42</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>72.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>42711.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>42885.0</v>
+        <v>42884.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>65</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>65</v>
       </c>
       <c r="S9" t="s">
         <v>65</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>43130.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
         <v>42</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 