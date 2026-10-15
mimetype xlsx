--- v0 (2026-05-25)
+++ v1 (2026-10-15)
@@ -427,1316 +427,1316 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>74.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>74.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>74.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
       <c r="S4" t="s">
         <v>47</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>74.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>46</v>
       </c>
       <c r="S5" t="s">
         <v>47</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>74.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>50</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>51</v>
       </c>
       <c r="S6" t="s">
         <v>52</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>42</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>74.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>50</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>51</v>
       </c>
       <c r="S7" t="s">
         <v>52</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>43423.0</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>42</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>74.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>55</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>56</v>
       </c>
       <c r="S8" t="s">
         <v>57</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43342.0</v>
+        <v>43341.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>42</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>74.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>55</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>56</v>
       </c>
       <c r="S9" t="s">
         <v>57</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43342.0</v>
+        <v>43341.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
         <v>42</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>74.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>60</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>61</v>
       </c>
       <c r="S10" t="s">
         <v>62</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V10" t="s">
         <v>41</v>
       </c>
       <c r="W10" t="s">
         <v>42</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>74.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>60</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>61</v>
       </c>
       <c r="S11" t="s">
         <v>62</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V11" t="s">
         <v>41</v>
       </c>
       <c r="W11" t="s">
         <v>42</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>74.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>60</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>61</v>
       </c>
       <c r="S12" t="s">
         <v>62</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V12" t="s">
         <v>41</v>
       </c>
       <c r="W12" t="s">
         <v>42</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>74.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>65</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>66</v>
       </c>
       <c r="S13" t="s">
         <v>67</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V13" t="s">
         <v>41</v>
       </c>
       <c r="W13" t="s">
         <v>42</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>74.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>65</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>66</v>
       </c>
       <c r="S14" t="s">
         <v>67</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
         <v>42</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>74.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>70</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>71</v>
       </c>
       <c r="S15" t="s">
         <v>72</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V15" t="s">
         <v>41</v>
       </c>
       <c r="W15" t="s">
         <v>42</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>74.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>70</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>71</v>
       </c>
       <c r="S16" t="s">
         <v>72</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V16" t="s">
         <v>41</v>
       </c>
       <c r="W16" t="s">
         <v>42</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>74.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>75</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>76</v>
       </c>
       <c r="S17" t="s">
         <v>77</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V17" t="s">
         <v>41</v>
       </c>
       <c r="W17" t="s">
         <v>42</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>74.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>75</v>
       </c>
       <c r="Q18" t="s">
         <v>38</v>
       </c>
       <c r="R18" t="s">
         <v>76</v>
       </c>
       <c r="S18" t="s">
         <v>77</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>43234.0</v>
+        <v>43233.958333333336</v>
       </c>
       <c r="U18" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="V18" t="s">
         <v>41</v>
       </c>
       <c r="W18" t="s">
         <v>42</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>