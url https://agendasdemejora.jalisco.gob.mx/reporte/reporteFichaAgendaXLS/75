--- v0 (2026-05-26)
+++ v1 (2026-09-20)
@@ -142,288 +142,288 @@
   <si>
     <t>Lic. Mónica Gaspar Flores</t>
   </si>
   <si>
     <t>3030 7500</t>
   </si>
   <si>
     <t>monica.gaspar@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Diseñar y elaborar los manuales de procedimientos institucionalizados para desarrollar los procesos de planeación, difusión, solicitud de apoyo, selección de beneficiarios, producción de bienes y servicios, distribución y entrega de apoyos, seguimiento a beneficiarios, monitoreo y evaluación, contraloría social, de manera que se establezcan las actividades pertinentes para desarrollar los procesos antes mencionados.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Elaborar el manual de procedimientos institucionalizados de manera que se establezcan las actividades pertinentes para desarrollarlos.</t>
   </si>
   <si>
     <t>Validar el manual de procedimientos institucionalizados.</t>
   </si>
   <si>
     <t>Coordinación Estatal del Programa Escuelas de Tiempo Completo</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>05/10/2021</t>
   </si>
   <si>
     <t>Se esta trabajando n la elaboración de dicho documento</t>
   </si>
   <si>
     <t>El compromiso expiró. Se anula y da por concluida la Agenda.</t>
   </si>
   <si>
     <t>Analizar y actualizar el contenido del manual de organización con que cuenta lo Coordinación Estatal de Escuelas de Tiempo Completo, de manera que esté acorde a la operación actual del programa en la entidad.</t>
   </si>
   <si>
     <t>Actualizar el contenido del manual de organización.</t>
   </si>
   <si>
-    <t>19/03/2018</t>
+    <t>20/03/2018</t>
   </si>
   <si>
     <t>El manual de organización ya fue actualizado y validado</t>
   </si>
   <si>
     <t>Establecer en el proceso de planeación los mecanismos institucionales mediante los cuales se iniciará el desarrollo de los procesos de difusión, solicitud de apoyo, selección de beneficiarios, producción de bienes y servicios, distribución y entrega de apoyos, seguimiento a beneficiarios, monitoreo y evaluación, contraloría social para lograr el cumplimiento de los objetivos del programa.</t>
   </si>
   <si>
     <t>Establecer mecanismos institucionales para dar seguimiento a los procesos del programa.</t>
   </si>
   <si>
     <t>Analizar los mecanismos con que se cuenta actualmente para brindar el seguimiento, determinando su pertinencia y diseñar y/o actualizar instrumentos que permitan obtener información precisa que permita monitorear y evaluar el impacto del programa en el alcance de los objetivos.</t>
   </si>
   <si>
-    <t>09/07/2018</t>
+    <t>08/07/2018</t>
   </si>
   <si>
     <t>Se implemento el esquema de asesores regionales, además de diseñarse y estar en período de aplicación un instrumento para recabar información a la par de las visitas de acompañamiento y seguimiento a las escuelas participantes.</t>
   </si>
   <si>
     <t>Se implemento el esquema de asesores regionales, además de diseñarse y estar en período de aplicación un instrumento para recabar información a la par de las visitas de acompañamiento y seguimiento a las escuelas participantes, con lo que se requisitarán los diferentes informes a entregar.</t>
   </si>
   <si>
     <t>Para evitar la inconformidad o renuncias de los docentes que imparten clases en las escuelas de tiempo completo, analizar los mecanismos con que se cuenta para el registro de maestros incorporados y determinar la pertinencia, y en su caso la modificación de dichos mecanismos, con la finalidad que no haya retrasos en los pagos de compensaciones.</t>
   </si>
   <si>
     <t>Analizar los mecanismos con que se cuenta para el registro de maestros incorporados.</t>
   </si>
   <si>
     <t>Revisar los mecanismos con que se cuenta para el registro de docentes que laboran la ampliación de jornada en las escuelas de tiempo completo</t>
   </si>
   <si>
+    <t>22/05/2018</t>
+  </si>
+  <si>
+    <t>Se revisó la base de datos obtenida de la plataforma Gestión Educativa y se diseño un instrumento alterno para corroborar su contenido.</t>
+  </si>
+  <si>
+    <t>Se revisó la base de datos obtenida de la plataforma Gestión Educativa y se diseño y aplico un instrumento alterno para corroborar su contenido, el cual sigue vigente.</t>
+  </si>
+  <si>
+    <t>Tomar decisiones que permitan mejorar la operación del programa, analizando la información que se obtiene del seguimiento a la entrega de los componentes: Fortalecimiento para la autonomía de la gestión de las escuelas, Compensaciones y Fortalecimiento del modelo de tiempo completo, apoyo a la implementación local.</t>
+  </si>
+  <si>
+    <t>Analizar la información obtenida del proceso de seguimiento a la entrega de recursos para una mejor toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Revisar la información obtenida del seguimiento a la entrega de insumos</t>
+  </si>
+  <si>
+    <t>21/11/2018</t>
+  </si>
+  <si>
+    <t>Sigue vigente el periodo de entrega de insumos para el servicio de alimentación. El resto de apoyos están programados para el resto del año fiscal.</t>
+  </si>
+  <si>
+    <t>Concluyo el periodo de entrega de insumos para el servicio de alimentación. El resto de apoyos están programados para el resto del año fiscal.</t>
+  </si>
+  <si>
+    <t>Se dió seguimiento a la entrega de los componentes: Fortalecimiento para la autonomía de la gestión de las escuelas, Compensaciones y Fortalecimiento del modelo de tiempo completo, apoyo a la implementación local..</t>
+  </si>
+  <si>
+    <t>Establecer los mecanismos pertinentes donde se involucre toda la estructura con la que cuenta la dependencia en la entidad con la finalidad de dar seguimiento a los beneficiarios posterior a la entrega de apoyos, utilizando la base de datos que se tiene de las escuelas incorporadas e identificar si los apoyos son utilizados de acuerdo a lo establecido en las reglas de operación y los lineamientos del programa, y de esta manera recabar información necesaria para tomar decisiones en la mejora.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Establecer mecanismo de seguimiento a la entrega de apoyos que permitan verificar su utilización de acuerdo a los mecansimos establecidos. </t>
+  </si>
+  <si>
+    <t>Asignación de asesores regionales</t>
+  </si>
+  <si>
+    <t>12/01/2018</t>
+  </si>
+  <si>
+    <t>Se realizó la asignación de asesores regionales.</t>
+  </si>
+  <si>
+    <t>Implementación de un procedimiento de seguimiento y evaluación de la calidad de la entrega de los insumos y la calidad de los productos con los cuales se preparan alimentos para los alumnos. Puesto que puede representar un riesgo de salud de los alumnos el no contar con procedimientos de verificación y evaluación de la calidad de los productos.</t>
+  </si>
+  <si>
+    <t>Establecer un procedimiento institucionalizado de seguimiento a la entrega de insumos para el servicio de alimentación.</t>
+  </si>
+  <si>
+    <t>Realizar visitas de seguimiento a los planteles beneficiados.</t>
+  </si>
+  <si>
+    <t>Se diseño y aplico el instrumento de seguimiento y despues de conjuntar y revisar la información se esta brindado acompañamiento para el correcto funcionamiento del Servicio de Alimentación.</t>
+  </si>
+  <si>
+    <t>Se  integro en el Informe der Servicio de Alimentación la información obtenida de las visitas de seguimiento.</t>
+  </si>
+  <si>
+    <t>Programar reuniones de trabajo entre el encargado del programa de fortalecimiento a la autonomía de la gestión y el banco que prestará el servicio para el pago de este programa con la finalidad que la institución bancaria prevea el flujo de efectivo que debe tener en cada sucursal que se encuentre en el estado, para que los directores no tengan retraso en la aplicación y comprobación del recurso asignado.</t>
+  </si>
+  <si>
+    <t>Programar reuniones de trabajo con personal bancario para prever situaciones en el uso del recurso de fortalecimiento a la autonomía de gestión escolar.</t>
+  </si>
+  <si>
+    <t>Agendar reuniones de trabajo con el personal bancario y las áreas participantes.</t>
+  </si>
+  <si>
+    <t>Se realizó reunión de trabajo con personal bancario y áreas participantes para tomar acuerdos.</t>
+  </si>
+  <si>
+    <t>Se tomaron acuerdos llevando a cabo la dispersión del recurso a los planteles beneficiados.</t>
+  </si>
+  <si>
+    <t>Implementar de manera oportuna la capacitación a los directores de los planteles y entregar los manuales de comprobación de los recursos de asignación con la finalidad que cumplan en tiempo y forma con la presentación de la documentación comprobatoria de los recursos aplicados.</t>
+  </si>
+  <si>
+    <t>Programar la capacitación a directores en el uso manejo y comprobación del recurso destinado para fortalecer la autonomía de gestión escolar.</t>
+  </si>
+  <si>
+    <t>Establecer la calendarización de los cursos de capacitación a directores de los planteles beneficiados en las diferentes regiones.</t>
+  </si>
+  <si>
+    <t>29/05/2018</t>
+  </si>
+  <si>
+    <t>Se llevaron a cabo los cursos de capacitación en el uso y comporbación del recurso destinado para fortalecer la autonomia de gestión escolar</t>
+  </si>
+  <si>
+    <t>Diseñar e implementar cursos de capacitación para el personal de las áreas de la coordinación estatal del programa con la finalidad de que conozcan y establezcan los mecanismos necesarios relativos a la transparencia y rendición de cuentas del programa, cumpliendo con la normatividad aplicable en la materia.</t>
+  </si>
+  <si>
+    <t>Tener capacitado al personal de las áreas encargadas del programa en materia de transparencia y rendición de cuentas.</t>
+  </si>
+  <si>
+    <t>Capacitación al personal de las áreas en materioa de transparencia y rendición de cuentas,</t>
+  </si>
+  <si>
+    <t>23/03/2018</t>
+  </si>
+  <si>
+    <t>Se realizó la solicitud de capacitación al área correspondiente, estando en espera de respuesta. A la par se desarrollo una capacitación interna en materia de normatividad.</t>
+  </si>
+  <si>
+    <t>Reestructurar el portal de internet con que cuenta el programa con la finalidad de cumplir con lo que establece la legislación vigente en materia de transparencia y rendición de cuentas en materia de informe de los recursos aplicados del programa en la entidad, en los cuatro tipos de apoyos que se ofrecen a las escuelas beneficiadas, de manera que la sociedad y los padres de familia puedan tener acceso a dicha información.</t>
+  </si>
+  <si>
+    <t>Administrar los contenidos plasmados en el portal de internet con que cuenta el programa.</t>
+  </si>
+  <si>
+    <t>Publicar la información en el portal de internet</t>
+  </si>
+  <si>
+    <t>El portal web se esta actualizando de manera constante, integrando la información actualizada en materia de transparencia.</t>
+  </si>
+  <si>
+    <t>Establecer un link dentro del portal de internet con el que se cuenta para la publicación de la convocatoria o de los beneficios que ofrece el programa a las escuelas que son beneficiarias del mismo.</t>
+  </si>
+  <si>
+    <t>28/05/2018</t>
+  </si>
+  <si>
+    <t>El portal web se esta actualizando de manera constante, integrando la información actualizada.</t>
+  </si>
+  <si>
+    <t>Establecer a través del portal de internet un link donde los beneficiarios puedan presentar sus quejas o sugerencias, o comentarios respecto de los apoyos que ofrece el programa o bien de la operación de su escuela en el esquema de tiempo completo.</t>
+  </si>
+  <si>
+    <t>Administrar los contenidos plasmados en el portal de internet con que cuenta el programa y establecer el proceso de seguimiento a quejas y sugerencias respecto a la operación del programa.</t>
+  </si>
+  <si>
+    <t>Modificar el portal de internet del programa.</t>
+  </si>
+  <si>
     <t>23/05/2018</t>
   </si>
   <si>
-    <t>Se revisó la base de datos obtenida de la plataforma Gestión Educativa y se diseño un instrumento alterno para corroborar su contenido.</t>
-[...133 lines deleted...]
-  <si>
     <t>Se solicito la creación del apartado de Quejas y sugerencias en el portal web.</t>
   </si>
   <si>
     <t>Implementar cursos de capacitación para el personal de la coordinación estatal del programa con la finalidad de que puedan atender y dar seguimiento a las quejas y sugerencia que se presenten en los comités de contraloría social de cada uno de los planteles que son beneficiados por el programa.</t>
   </si>
   <si>
     <t>Tener capacitado al personal de la coordinación estatal para dar solución y seguimiento a las quejas y sugerencias recibidas respecto a la operación del programa.</t>
   </si>
   <si>
     <t>Programar curso taller de capacitación al personal del programa.</t>
   </si>
   <si>
-    <t>28/05/2018</t>
+    <t>27/05/2018</t>
   </si>
   <si>
     <t>Se desarrollo el curso taller, una vez realizada la estrategia de lectura y analisis de la normatividad vigente, al momento de aplicar una bateria de instrumentos creada para este fin.</t>
   </si>
   <si>
     <t>Diseñar y elaborar mecanismos institucionalizados para verificar el control de calidad en la producción de los bienes y servicios que ofrece el programa, de manera que sirvan para la toma de decisiones en este proceso.</t>
   </si>
   <si>
     <t>Contar con mecanismos institucionalizados para dar seguimiento a los apoyos brindados.</t>
   </si>
   <si>
     <t>Revisar los mecanismos que existen para verificar el control de calidad</t>
   </si>
   <si>
     <t>Se da seguimiento a la entrega de apoyos, acorde a los tiempos destinados para cada entrega.</t>
   </si>
   <si>
     <t>Diseñar y establecer mecanismos adecuados para verificar la corresponsabilidad de los beneficiarios de acuerdo a lo establecido en el programa, es decir, docentes, padres de familia y alumnos, de manera que se cumpla con la normatividad.</t>
   </si>
   <si>
     <t>Establecer mecanismos adecuados para verificar el cumplimiento de la normatividad vigente y la corresponsabilidad de los beneficiarios del programa.</t>
   </si>
   <si>
     <t>Elaborar los mecanismos para verificar el cumplimiento de la normatividad</t>
   </si>
   <si>
     <t>Se elaboro y aplico un instrumento para recabar información sobre los diferentes aspectos de operación de los planteles participantes</t>
   </si>
   <si>
     <t>Llevar a cabo un esquema de estimación de los insumos necesarios para la producción de bienes y servicios del programa de acuerdo a lo que se establece en el plan de inicio, para los rubros de alimentación, ayuda a la implementación local (capacitación), autonomía de la gestión, y pago de nómina, con la finalidad de que la operación del programa pueda prever cualquier situación relacionada al retraso de la radicación de los recursos necesarios para la operación.</t>
   </si>
   <si>
     <t>Contar con mecanismos adecuados para llevar a cabo la estimación de de los insumos necesarios para la producción de bienes y servicios que ofrece el programa.</t>
   </si>
   <si>
     <t>Determinar la pertinencia de los mecanismos con que cuenta el programa</t>
   </si>
   <si>
-    <t>20/04/2018</t>
+    <t>19/04/2018</t>
   </si>
   <si>
     <t>Se reviso el mecanismo de estimación de los insumos para la producción de bienes y servicios que ofrece el programa realizando una planeación.</t>
   </si>
   <si>
     <t>Establecer mecanismos a través de los cuales se pueda hacer pública la información que se obtenga del seguimiento a los beneficiarios, utilizando el portal con el que cuenta el programa, con lo que se estaría contribuyendo en materia de transparencia, como por ejemplo: utilizando el portal de internet.</t>
   </si>
   <si>
     <t>Ingresar al portal de internet la información obtenida del seguimiento.</t>
   </si>
   <si>
     <t>Establecer una estrategia de comunicación haciendo sinergia con el área de comunicación social de Gobierno del Estado, con la finalidad que se incluya en el informe de gobierno los logros del programa, así mismo se puedan utilizar algunos espacios con los que cuente el Gobierno Estatal, como: Espectaculares, bardas, parabuses, etc.</t>
   </si>
   <si>
     <t>Dar a conocer los resultados obtenidos por el programa.</t>
   </si>
   <si>
     <t>Elaborar mensajes de comunicación dando a conocer los logros obtenidos por el programa.</t>
   </si>
   <si>
     <t>Se han publicado en la página web documentos que dan cuenta de los resultados del programa.</t>
   </si>
   <si>
     <t>Se uso la página web como medio de difusión de los resultados obtenidos por el programa.</t>
   </si>
@@ -570,205 +570,205 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>75.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43109.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>75.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>43109.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>75.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
@@ -801,590 +801,590 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>75.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>50</v>
       </c>
       <c r="S5" t="s">
         <v>51</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>52</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>75.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>50</v>
       </c>
       <c r="S6" t="s">
         <v>51</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>52</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>75.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>55</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>56</v>
       </c>
       <c r="S7" t="s">
         <v>57</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>43108.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43243.0</v>
+        <v>43242.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>58</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>75.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>55</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>56</v>
       </c>
       <c r="S8" t="s">
         <v>57</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43108.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43243.0</v>
+        <v>43242.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>58</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>75.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>61</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>62</v>
       </c>
       <c r="S9" t="s">
         <v>63</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
         <v>64</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>75.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>61</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>62</v>
       </c>
       <c r="S10" t="s">
         <v>63</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>41</v>
       </c>
       <c r="W10" t="s">
         <v>64</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>75.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>61</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>62</v>
       </c>
       <c r="S11" t="s">
         <v>63</v>
       </c>
       <c r="T11" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>41</v>
       </c>
       <c r="W11" t="s">
         <v>64</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>75.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>68</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
@@ -1417,1242 +1417,1242 @@
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>75.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>73</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>75</v>
       </c>
       <c r="T13" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>41</v>
       </c>
       <c r="W13" t="s">
         <v>64</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>75.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>73</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>74</v>
       </c>
       <c r="S14" t="s">
         <v>75</v>
       </c>
       <c r="T14" t="n" s="1">
         <v>43101.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43290.0</v>
+        <v>43289.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
         <v>64</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>75.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>78</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>79</v>
       </c>
       <c r="S15" t="s">
         <v>80</v>
       </c>
       <c r="T15" t="n" s="1">
         <v>43136.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43257.0</v>
+        <v>43256.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>41</v>
       </c>
       <c r="W15" t="s">
         <v>64</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>75.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>78</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>79</v>
       </c>
       <c r="S16" t="s">
         <v>80</v>
       </c>
       <c r="T16" t="n" s="1">
         <v>43136.0</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43257.0</v>
+        <v>43256.958333333336</v>
       </c>
       <c r="V16" t="s">
         <v>41</v>
       </c>
       <c r="W16" t="s">
         <v>64</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>75.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>83</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>84</v>
       </c>
       <c r="S17" t="s">
         <v>85</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43178.958333333336</v>
+        <v>43179.0</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43250.0</v>
+        <v>43249.958333333336</v>
       </c>
       <c r="V17" t="s">
         <v>41</v>
       </c>
       <c r="W17" t="s">
         <v>86</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>75.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>88</v>
       </c>
       <c r="Q18" t="s">
         <v>38</v>
       </c>
       <c r="R18" t="s">
         <v>89</v>
       </c>
       <c r="S18" t="s">
         <v>90</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>43172.958333333336</v>
+        <v>43173.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>43250.0</v>
+        <v>43249.958333333336</v>
       </c>
       <c r="V18" t="s">
         <v>41</v>
       </c>
       <c r="W18" t="s">
         <v>91</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>75.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J19" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>35</v>
       </c>
       <c r="O19" t="s">
         <v>36</v>
       </c>
       <c r="P19" t="s">
         <v>93</v>
       </c>
       <c r="Q19" t="s">
         <v>38</v>
       </c>
       <c r="R19" t="s">
         <v>94</v>
       </c>
       <c r="S19" t="s">
         <v>95</v>
       </c>
       <c r="T19" t="n" s="1">
         <v>43104.0</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>43250.0</v>
+        <v>43249.958333333336</v>
       </c>
       <c r="V19" t="s">
         <v>41</v>
       </c>
       <c r="W19" t="s">
         <v>86</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>75.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J20" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>35</v>
       </c>
       <c r="O20" t="s">
         <v>36</v>
       </c>
       <c r="P20" t="s">
         <v>97</v>
       </c>
       <c r="Q20" t="s">
         <v>38</v>
       </c>
       <c r="R20" t="s">
         <v>94</v>
       </c>
       <c r="S20" t="s">
         <v>95</v>
       </c>
       <c r="T20" t="n" s="1">
         <v>43104.0</v>
       </c>
       <c r="U20" t="n" s="1">
-        <v>43249.0</v>
+        <v>43248.958333333336</v>
       </c>
       <c r="V20" t="s">
         <v>41</v>
       </c>
       <c r="W20" t="s">
         <v>98</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>75.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J21" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>35</v>
       </c>
       <c r="O21" t="s">
         <v>36</v>
       </c>
       <c r="P21" t="s">
         <v>100</v>
       </c>
       <c r="Q21" t="s">
         <v>38</v>
       </c>
       <c r="R21" t="s">
         <v>101</v>
       </c>
       <c r="S21" t="s">
         <v>102</v>
       </c>
       <c r="T21" t="n" s="1">
         <v>43165.0</v>
       </c>
       <c r="U21" t="n" s="1">
-        <v>43244.0</v>
+        <v>43243.958333333336</v>
       </c>
       <c r="V21" t="s">
         <v>41</v>
       </c>
       <c r="W21" t="s">
         <v>103</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>75.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J22" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>35</v>
       </c>
       <c r="O22" t="s">
         <v>36</v>
       </c>
       <c r="P22" t="s">
         <v>105</v>
       </c>
       <c r="Q22" t="s">
         <v>38</v>
       </c>
       <c r="R22" t="s">
         <v>106</v>
       </c>
       <c r="S22" t="s">
         <v>107</v>
       </c>
       <c r="T22" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="U22" t="n" s="1">
-        <v>43248.0</v>
+        <v>43247.958333333336</v>
       </c>
       <c r="V22" t="s">
         <v>41</v>
       </c>
       <c r="W22" t="s">
         <v>108</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>75.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J23" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>35</v>
       </c>
       <c r="O23" t="s">
         <v>36</v>
       </c>
       <c r="P23" t="s">
         <v>110</v>
       </c>
       <c r="Q23" t="s">
         <v>38</v>
       </c>
       <c r="R23" t="s">
         <v>111</v>
       </c>
       <c r="S23" t="s">
         <v>112</v>
       </c>
       <c r="T23" t="n" s="1">
         <v>43110.0</v>
       </c>
       <c r="U23" t="n" s="1">
-        <v>43243.0</v>
+        <v>43242.958333333336</v>
       </c>
       <c r="V23" t="s">
         <v>41</v>
       </c>
       <c r="W23" t="s">
         <v>58</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>75.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J24" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>35</v>
       </c>
       <c r="O24" t="s">
         <v>36</v>
       </c>
       <c r="P24" t="s">
         <v>114</v>
       </c>
       <c r="Q24" t="s">
         <v>38</v>
       </c>
       <c r="R24" t="s">
         <v>115</v>
       </c>
       <c r="S24" t="s">
         <v>116</v>
       </c>
       <c r="T24" t="n" s="1">
         <v>43158.0</v>
       </c>
       <c r="U24" t="n" s="1">
-        <v>43249.0</v>
+        <v>43248.958333333336</v>
       </c>
       <c r="V24" t="s">
         <v>41</v>
       </c>
       <c r="W24" t="s">
         <v>98</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>75.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J25" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>35</v>
       </c>
       <c r="O25" t="s">
         <v>36</v>
       </c>
       <c r="P25" t="s">
         <v>118</v>
       </c>
       <c r="Q25" t="s">
         <v>38</v>
       </c>
       <c r="R25" t="s">
         <v>119</v>
       </c>
       <c r="S25" t="s">
         <v>120</v>
       </c>
       <c r="T25" t="n" s="1">
         <v>43116.0</v>
       </c>
       <c r="U25" t="n" s="1">
-        <v>43210.0</v>
+        <v>43209.958333333336</v>
       </c>
       <c r="V25" t="s">
         <v>41</v>
       </c>
       <c r="W25" t="s">
         <v>121</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>75.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J26" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>35</v>
       </c>
       <c r="O26" t="s">
         <v>36</v>
       </c>
       <c r="P26" t="s">
         <v>123</v>
       </c>
       <c r="Q26" t="s">
         <v>38</v>
       </c>
       <c r="R26" t="s">
         <v>94</v>
       </c>
       <c r="S26" t="s">
         <v>124</v>
       </c>
       <c r="T26" t="n" s="1">
         <v>43109.0</v>
       </c>
       <c r="U26" t="n" s="1">
-        <v>43250.0</v>
+        <v>43249.958333333336</v>
       </c>
       <c r="V26" t="s">
         <v>41</v>
       </c>
       <c r="W26" t="s">
         <v>86</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>75.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J27" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>35</v>
       </c>
       <c r="O27" t="s">
         <v>36</v>
       </c>
       <c r="P27" t="s">
         <v>125</v>
       </c>
       <c r="Q27" t="s">
         <v>38</v>
       </c>
       <c r="R27" t="s">
         <v>126</v>
       </c>
       <c r="S27" t="s">
         <v>127</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>43184.958333333336</v>
+        <v>43185.0</v>
       </c>
       <c r="U27" t="n" s="1">
-        <v>43342.0</v>
+        <v>43341.958333333336</v>
       </c>
       <c r="V27" t="s">
         <v>41</v>
       </c>
       <c r="W27" t="s">
         <v>64</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="n">
         <v>75.0</v>
       </c>
       <c r="H28" t="s">
         <v>31</v>
       </c>
       <c r="I28" t="n" s="1">
-        <v>42926.0</v>
+        <v>42925.958333333336</v>
       </c>
       <c r="J28" t="n" s="1">
         <v>43069.0</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28" t="s">
         <v>35</v>
       </c>
       <c r="O28" t="s">
         <v>36</v>
       </c>
       <c r="P28" t="s">
         <v>125</v>
       </c>
       <c r="Q28" t="s">
         <v>38</v>
       </c>
       <c r="R28" t="s">
         <v>126</v>
       </c>
       <c r="S28" t="s">
         <v>127</v>
       </c>
       <c r="T28" t="n" s="1">
-        <v>43184.958333333336</v>
+        <v>43185.0</v>
       </c>
       <c r="U28" t="n" s="1">
-        <v>43342.0</v>
+        <v>43341.958333333336</v>
       </c>
       <c r="V28" t="s">
         <v>41</v>
       </c>
       <c r="W28" t="s">
         <v>64</v>
       </c>
       <c r="X28" t="n">
         <v>100.0</v>
       </c>
       <c r="Y28" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 