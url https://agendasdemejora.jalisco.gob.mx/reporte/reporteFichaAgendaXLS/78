--- v0 (2026-05-26)
+++ v1 (2026-07-31)
@@ -146,51 +146,51 @@
   <si>
     <t>Dr. Marco Antonio Berger García</t>
   </si>
   <si>
     <t>3030 8250</t>
   </si>
   <si>
     <t>marco.berger@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un Manual de Procedimientos del Programa que identifique y sistematice claramente cada uno de sus procesos</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Elaboración de un Manual de Procedimientos del Programa.</t>
   </si>
   <si>
     <t>Elaborar el manual de procedimiento del programa</t>
   </si>
   <si>
     <t>Dirección de Áreas Protegidas y Especies Prioritarias</t>
   </si>
   <si>
-    <t>29/10/2018</t>
+    <t>30/10/2018</t>
   </si>
   <si>
     <t>Se elaboró la primera versión del Manual de Procedimiento del Programa, el cual seguirá en revisión para su posible mejora y actualización.</t>
   </si>
   <si>
     <t>Realizar las gestiones necesarias con SEPAF y con la Dirección General Administrativa de SEMADET para el ejercicio oportuno de los recursos según las necesidades técnicas de los proyectos autorizados.</t>
   </si>
   <si>
     <t>Agilizar el procedimiento administrativo</t>
   </si>
   <si>
     <t>Reuniones de trabajo para agilizar el procedimiento</t>
   </si>
   <si>
     <t>Se realizó una reunión de trabajo en la cual se contemplaron opciones para agilizar los procedimientos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
@@ -328,164 +328,164 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>78.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43221.0</v>
+        <v>43220.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>78.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43159.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43346.0</v>
+        <v>43345.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 