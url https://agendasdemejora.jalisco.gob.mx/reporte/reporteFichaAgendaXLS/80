--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -148,51 +148,51 @@
   <si>
     <t>Lic. Mónica Gaspar Flores</t>
   </si>
   <si>
     <t>3030 7500</t>
   </si>
   <si>
     <t>monica.gaspar@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Realización de diagnóstico sobre condiciones visuales en niños y jóvenes con la ayuda de Secretaría de Salud o en su defecto, mediación con esta instancia para identificación de origen de problemáticas visuales por región y construir una identificación de prevalencia de problemas de agudeza visual cubiertas por el programa representativa. Esto último también puede ser realizado a partir de los registros del programa.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Actualización del diagnóstico del programa que nos permita identificar el procentaje de alumnos de primaria y secundaria que presentan problemas de agudeza visual (Miopía, Hipermetropía y Astigmatismo), así como identificar la prevalencia de los problemas de agudeza visual.</t>
   </si>
   <si>
     <t>Realizar el diseño de la investigación</t>
   </si>
   <si>
     <t>Dirección de Programas para el Desarrollo y Bienestar Escolar/Programa Estatal para la Dotación de Anteojos "Yo Veo por Jalisco"</t>
   </si>
   <si>
-    <t>01/08/2019</t>
+    <t>31/07/2019</t>
   </si>
   <si>
     <t>Se esta elaborando el protocolo de la investigación con la finalidad de plasmar  los objetivos y metodología que se utilizarán para determinar el porcentaje de los alumnos del estado de Jalisco, que requiere anteojos, así como las principales ametropías visuales que se presentan.</t>
   </si>
   <si>
     <t>Se continua realizando el proyecto de investigación</t>
   </si>
   <si>
     <t>Se continúa integrando el proyecto de investigación, actualmente se esta recabando la información documental necesaria y se están revisando fuentes de información con relación a este tipo de investigaciones. De igual manera ya se cuenta con el planteamiento del problema, el marco teórico, el objetivo general y los específicos, material y métodos, municipios, escuelas seleccionados y el tamaño de la muestra, etc.</t>
   </si>
   <si>
     <t>Se concluyó la investigación denominada "Ametropías en alumnos de Educación Básica (primaria y secundaria), del Estado de Jalisco"</t>
   </si>
   <si>
     <t>Llevar a cabo la investigación documental y de campo.</t>
   </si>
   <si>
     <t>Se están integrando las bases de datos de los alumnos beneficiados con anteojos con la finalidad de identificar las principales ametropías visuales.</t>
   </si>
   <si>
     <t>Actualmente ya se realizaron los exámenes visuales a los alumnos de las escuelas seleccionadas de 12 municipios</t>
   </si>
   <si>
     <t>Se elaboró un proyecto de investigación y con la finalidad de contar con una muestra representativa de cada uno de las regiones del estado de Jalisco, se seleccionaron de forma aleatoria 13 municipios de las 12 regiones del estado (en el caso de la Zona Metropolitana de Guadalajara, se seleccionaron dos municipios).
 De igual manera se seleccionó una muestra de las escuelas de cada municipio y posteriormente una muestra de alumnos por cada escuela seleccionada; como resultado, se obtuvieron 145 planteles educativos y 3,171 alumnos de primaria y secundaria para que participaran en esta investigación. 
@@ -232,67 +232,67 @@
   <si>
     <t>Se incorpó a la página web del Programa Estatal para la Dotación de Anteojos "Yo Veo por Jalisco", información con respecto a acciones a realizar para la promoción y preservación de la salud visual, dirigida a alumnos, padres de familia y docentes.</t>
   </si>
   <si>
     <t>Realizar sesiones informativas, dirigidas a alumnos, padres de familia y docentes sobre el cuidado de los anteojos y prácticas adecuadas para la promoción y preservación de la salud visual, (estas acciones se llevarán a cabo durante las entregas de anteojos).</t>
   </si>
   <si>
     <t>Se esta elaborando la carta descriptiva para llevar a cabo las sesiones informativas, de igual manera se esta diseñando el material audiovisual que se utilizará para estas reuniones de trabajo.</t>
   </si>
   <si>
     <t>Acciones realizadas por el programa Estatal para la Dotación de Anteojos “Yo Veo por Jalisco” para dar respuesta a la Recomendación 2 del Objetivo 1 con relación a:
 1.	Realizar acciones tendientes a la promoción y preservación de la salud visual.
 Durante la entrega de anteojos en el municipio de Puerto Vallarta, Jalisco; se realizó una sesión informativa dirigida a alumnos, padres de familia y docentes de 143 escuelas de dicho municipio, en el cual se beneficiaron con anteojos a 4.204 alumnos de primaria,  secundaria y educación especial. 
 Asistieron a la sesión informativa aproximadamente 1,000 personas, a las cuales   se les entregó un díptico sobre los cuidados de la salud visual</t>
   </si>
   <si>
     <t>Ajustar el árbol de objetivos en cuanto a los componentes del programa y su objetivo con lo señalado en la MIR.</t>
   </si>
   <si>
     <t>1.- Adecuar el árbol de objetivos considerando las observaciones realizadas.</t>
   </si>
   <si>
     <t>Reconstruir el árbol de objetivos</t>
   </si>
   <si>
-    <t>19/06/2018</t>
+    <t>18/06/2018</t>
   </si>
   <si>
     <t>La recomendación se atendió en un 100%, ya que se  realizó un ejercicio de reflexión y se hizo un análisis del diagnóstico del problema a atender y esto dio como resultado la reestructuración de los árboles de problemas y de objetivos, a fin de lograr una mejor sincronía entre el árbol de objetivos y la MIR.
 Cabe mencionar que el programa Estatal para la Dotación de Anteojos “Yo Veo por Jalisco”, forma parte del programa presupuestario: Fomento de la salud de los alumnos de educación básica, junto con otros programas de la Dirección de Programas para el Desarrollo y Bienestar Escolar, por lo que se construyó un fin y un propósito común, y cada programa tiene su propio componente de acuerdo a la problemática específica a resolver.</t>
   </si>
   <si>
     <t>Continuar con la operación del programa y su enfoque por la calidad de manera independiente.</t>
   </si>
   <si>
     <t>Continuar realizando el control de calidad del 100% de los anteojos que se entregan a los alumnos. Esta acción nos permite asegurar que los anteojos que se entregan al alumnos son los que él requiere.</t>
   </si>
   <si>
     <t>Realizar el control de calidad de los anteojos por parte de los optometristas.</t>
   </si>
   <si>
-    <t>28/06/2018</t>
+    <t>27/06/2018</t>
   </si>
   <si>
     <t>Se continua realizando el control de calidad al 100% de los anteojos y periódicamente se realizan evaluaciones,  con relación  a los aspectos de mejora en esta actividad.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -418,1242 +418,1242 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>80.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43251.0</v>
+        <v>43250.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>80.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43251.0</v>
+        <v>43250.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>80.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>39</v>
       </c>
       <c r="S4" t="s">
         <v>40</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43251.0</v>
+        <v>43250.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>80.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>39</v>
       </c>
       <c r="S5" t="s">
         <v>40</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43251.0</v>
+        <v>43250.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>80.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>39</v>
       </c>
       <c r="S6" t="s">
         <v>47</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43269.0</v>
+        <v>43268.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>42</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>80.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>39</v>
       </c>
       <c r="S7" t="s">
         <v>47</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43269.0</v>
+        <v>43268.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>42</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>80.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>39</v>
       </c>
       <c r="S8" t="s">
         <v>47</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43269.0</v>
+        <v>43268.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>42</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>80.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>39</v>
       </c>
       <c r="S9" t="s">
         <v>47</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43269.0</v>
+        <v>43268.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
         <v>42</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>80.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>52</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>53</v>
       </c>
       <c r="S10" t="s">
         <v>54</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43255.0</v>
+        <v>43254.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>41</v>
       </c>
       <c r="W10" t="s">
         <v>55</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>80.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>52</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>53</v>
       </c>
       <c r="S11" t="s">
         <v>54</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43255.0</v>
+        <v>43254.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>41</v>
       </c>
       <c r="W11" t="s">
         <v>55</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>80.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>52</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>53</v>
       </c>
       <c r="S12" t="s">
         <v>58</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43283.0</v>
+        <v>43282.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>41</v>
       </c>
       <c r="W12" t="s">
         <v>59</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>80.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>52</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>53</v>
       </c>
       <c r="S13" t="s">
         <v>58</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43283.0</v>
+        <v>43282.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>41</v>
       </c>
       <c r="W13" t="s">
         <v>59</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>80.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>52</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>53</v>
       </c>
       <c r="S14" t="s">
         <v>62</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43389.0</v>
+        <v>43388.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
         <v>59</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>80.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>52</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>53</v>
       </c>
       <c r="S15" t="s">
         <v>62</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43389.0</v>
+        <v>43388.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V15" t="s">
         <v>41</v>
       </c>
       <c r="W15" t="s">
         <v>59</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>80.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>65</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>66</v>
       </c>
       <c r="S16" t="s">
         <v>67</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>43257.0</v>
+        <v>43256.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>43280.0</v>
+        <v>43279.958333333336</v>
       </c>
       <c r="V16" t="s">
         <v>41</v>
       </c>
       <c r="W16" t="s">
         <v>68</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>80.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>42984.0</v>
+        <v>42983.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
         <v>43131.0</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>70</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>71</v>
       </c>
       <c r="S17" t="s">
         <v>72</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>43252.0</v>
+        <v>43251.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V17" t="s">
         <v>41</v>
       </c>
       <c r="W17" t="s">
         <v>73</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 