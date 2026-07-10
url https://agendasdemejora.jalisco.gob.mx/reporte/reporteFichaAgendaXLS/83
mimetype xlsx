--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -127,57 +127,57 @@
   <si>
     <t>Evaluación de procesos al Fondo Metropolitano 2017</t>
   </si>
   <si>
     <t>1. Dotar al Consejo de mecanismos que garanticen la participación de otras instancias existentes del sector público, académico, ciudadano y de la iniciativa privada, que son competentes en el ámbito del desarrollo metropolitano, y que permitan el aprovechamiento de recursos de diversa índole que están disponibles. 
 2. Replantear la operación del Consejo para el Desarrollo Metropolitano y, particularmente, del Subcomité Técnico de Evaluación de Proyectos, para que se consolide como un órgano técnico en donde se discuten y evalúan proyectos abordando la complejidad metropolitana y aprovechando el conocimiento y experiencia con que se cuenta dentro y fuera del gobierno estatal. 
 3. Instaurar espacios de debate y de formación de los servidores públicos que se involucran en políticas y programas del ámbito metropolitano. 
 4. Reformular el calendario interno de operación del Fondo, adelantando el proceso de planeación y de preparación y revisión de las fichas técnicas, para utilizar el tiempo disponible antes del inicio de la captura en el SEFIR23 y favorecer la consecución de los procesos subsecuentes. 
 5. Utilizar un sistema único de control y seguimiento de proyectos o, en su defecto, sistemas interconectados que interactúen entre sí. 
 6. Revisar metodológicamente, y facilitar el acceso a la MIR del Fondo. 
 7. Fortalecer los mecanismos de transparencia y acceso a la información pública, con un enfoque de inclusión y participación efectiva.</t>
   </si>
   <si>
     <t>Determinar la pertinencia de la ejecución operativa y la implementación de los procesos para cumplir los objetivos del Fondo Metropolitano.</t>
   </si>
   <si>
     <t>PAE2017-E03-AM01</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
-    <t>Lic. Areli de la Torre Talamantes</t>
+    <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
-    <t>areli.talamantes@jalisco.gob.mx</t>
+    <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Dotar al Consejo para el Desarrollo Metropolitano de mecanismos que garanticen la participación de otras instancias existentes del sector público, académico, ciudadano y de la iniciativa privada, que son competentes en el ámbito del desarrollo metropolitano, y que permitan el aprovechamiento de recursos de diversa índole que están disponibles.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>La Secretaría de Infraestructura y Obra Pública es un miembro más de los Consejos, y el compromiso que se puede asumir es el formalizar la propuesta para incluir a otros participantes. Lo anterior asumiendo que los lineamientos federales lo permitan.</t>
   </si>
   <si>
     <t>Estudiar la propuesta con su justificación.</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>Desde 2014 se instauró el Consejo Ciudadano Metropolitano que de acuerdo al artículo 32 de La Ley de Coordinación Metropolitana: “ El Consejo es un órgano consultivo intermunicipal, de participación ciudadana y carácter honorífico, integrado por ciudadanos representantes de las asociaciones vecinales y organizaciones civiles, profesionales y académicas asentadas en el área o región metropolitana”. Además, entre sus atribuciones se encuentran “Elaborar opiniones, realizar consultas y hacer propuestas y recomendaciones a los municipios del área o región metropolitana, la Junta, el Instituto o demás órganos de coordinación metropolitana en todos los aspectos de las áreas sujetas a coordinación metropolitana en los términos del convenio”.  Por lo que en su 2018 cuando se aceptó dicha recomendación, no se considero la existencia de este órgano ciudadano.</t>
   </si>
   <si>
     <t>La propuesta de inclusión de otros participantes.</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>