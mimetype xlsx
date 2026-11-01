--- v1 (2026-07-10)
+++ v2 (2026-11-01)
@@ -148,60 +148,60 @@
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
     <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
     <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Dotar al Consejo para el Desarrollo Metropolitano de mecanismos que garanticen la participación de otras instancias existentes del sector público, académico, ciudadano y de la iniciativa privada, que son competentes en el ámbito del desarrollo metropolitano, y que permitan el aprovechamiento de recursos de diversa índole que están disponibles.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>La Secretaría de Infraestructura y Obra Pública es un miembro más de los Consejos, y el compromiso que se puede asumir es el formalizar la propuesta para incluir a otros participantes. Lo anterior asumiendo que los lineamientos federales lo permitan.</t>
   </si>
   <si>
     <t>Estudiar la propuesta con su justificación.</t>
   </si>
   <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>Desde 2014 se instauró el Consejo Ciudadano Metropolitano que de acuerdo al artículo 32 de La Ley de Coordinación Metropolitana: “ El Consejo es un órgano consultivo intermunicipal, de participación ciudadana y carácter honorífico, integrado por ciudadanos representantes de las asociaciones vecinales y organizaciones civiles, profesionales y académicas asentadas en el área o región metropolitana”. Además, entre sus atribuciones se encuentran “Elaborar opiniones, realizar consultas y hacer propuestas y recomendaciones a los municipios del área o región metropolitana, la Junta, el Instituto o demás órganos de coordinación metropolitana en todos los aspectos de las áreas sujetas a coordinación metropolitana en los términos del convenio”.  Por lo que en su 2018 cuando se aceptó dicha recomendación, no se considero la existencia de este órgano ciudadano.</t>
+  </si>
+  <si>
+    <t>La propuesta de inclusión de otros participantes.</t>
+  </si>
+  <si>
     <t>01/06/2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>02/06/2022</t>
   </si>
   <si>
     <t>Desde 2014 se instauró el Consejo Ciudadano Metropolitano que de acuerdo al artículo 32 de La Ley de Coordinación Metropolitana: “ El Consejo es un órgano consultivo intermunicipal, de participación ciudadana y carácter honorífico, integrado por ciudadanos representantes de las asociaciones vecinales y organizaciones civiles, profesionales y académicas asentadas en el área o región metropolitana”. Además, entre sus atribuciones se encuentran “Elaborar opiniones, realizar consultas y hacer propuestas y recomendaciones a los municipios del área o región metropolitana, la Junta, el Instituto o demás órganos de coordinación metropolitana en todos los aspectos de las áreas sujetas a coordinación metropolitana en los términos del convenio”.</t>
   </si>
   <si>
     <t>Aprobación de la propuesta</t>
   </si>
   <si>
     <t>Consejos del Fondo Metropolitano</t>
   </si>
   <si>
     <t>Reformular el calendario interno de operación del Fondo, adelantando el proceso de planeación y de preparación y revisión de las fichas técnicas, para utilizar el tiempo disponible antes del inicio de la captura en el Sistema de Evaluación de Fondos de Inversión del Ramo 23 (SEFIR23) y favorecer la consecución de los procesos subsecuentes.</t>
   </si>
   <si>
     <t>Aunque es una tarea realizada parcialmente, se reconoce que se puede mejorar a partir de adelantar el proceso para la conformación de una cartera de proyectos preliminar con acciones susceptibles de financiarse con recursos del fondo. Todo lo anterior previo a la publicación y aprobación del Proyecto de Presupuesto de Egresos de la Federación.</t>
   </si>
   <si>
     <t>Integración de una primer versión de cartera con todas aquellas acciones nuevas y de continuidad.</t>
   </si>
   <si>
     <t>12/11/2018</t>
   </si>
   <si>
     <t>La consolidación de la Cartera 2018 se planeó con criterios establecidos en el 2016.</t>
   </si>
@@ -234,66 +234,66 @@
     <t>Formulación y presentación de propuesta de campos a homologar y vincular para los sistemas.</t>
   </si>
   <si>
     <t>Dirección General Sectorial.</t>
   </si>
   <si>
     <t>Se planeó con las demás direcciones la homologación de criterios al momento de detallar cada una de las acciones, proyectos y programas, es por eso que se da paso a la consolidación de una base en excel, que nos permite consolidar los criterios comentados en la reunión.</t>
   </si>
   <si>
     <t>Aprobación y generación de compromiso (de existir viabilidad técnica).</t>
   </si>
   <si>
     <t>Se concluyó con una posibilidad favorable, pero por los tiempos políticos y administrativos, no es oportuno la creación y homologación de los sistemas, aunque surgieron compromisos de todas las partes para evitar la duplicidad de información en la captura de los proyectos, programas y acciones de infraestructura y obra pública.</t>
   </si>
   <si>
     <t>Facilitar el acceso a la MIR del Fondo y redefinir sus componentes.</t>
   </si>
   <si>
     <t>Se trabajará conjuntamente con el área responsable en la Secretaría de Infraestructura y Obra Pública y con la Secretaría de Planeación, Administración y Finanzas para la correcta integración de cada uno de los elementos que conforman la MIR desde la justificación de los programas presupuestarios y hasta la definición de los componentes, actividades y la información relevante de los indicadores que darán seguimiento al desarrollo de cada una de las actividades.
 </t>
   </si>
   <si>
     <t>Cambios en la MIR, redefiniendo sus componentes.</t>
   </si>
   <si>
-    <t>14/08/2018</t>
+    <t>13/08/2018</t>
   </si>
   <si>
     <t>Se presenta la MIR modificada y además se puede encontrar en la página de transparencia de la SEPAF.</t>
   </si>
   <si>
     <t>Fortalecer los mecanismos de transparencia y acceso a la información pública, con un enfoque de inclusión y participación efectiva.</t>
   </si>
   <si>
     <t>Se hará la propuesta para la creación de una página web con la información del Fondo Metropolitano.</t>
   </si>
   <si>
     <t>Formular propuesta de contenidos de la página y presentar a los programadores de la Dirección de Sistemas de la Secretaría de Infraestructura y Obra Pública.</t>
   </si>
   <si>
-    <t>05/10/2018</t>
+    <t>04/10/2018</t>
   </si>
   <si>
     <t>Se reunión con las direcciones encargadas de administrar la información y de crear la página web, por lo que se aprobó la creación de la Página Web del Fondo Metropolitano del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Diseño y construcción de la página web.</t>
   </si>
   <si>
     <t>30/11/2018</t>
   </si>
   <si>
     <t>http://10.5.6.117/fondo_metropolitano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -428,131 +428,131 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>83.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43373.0</v>
+        <v>43372.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V2" t="s">
         <v>32</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>83.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
@@ -582,54 +582,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>83.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>39</v>
       </c>
@@ -659,54 +659,54 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>83.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>39</v>
       </c>
@@ -736,131 +736,131 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>83.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>49</v>
       </c>
       <c r="S6" t="s">
         <v>50</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43402.958333333336</v>
+        <v>43403.0</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>43465.0</v>
       </c>
       <c r="V6" t="s">
         <v>32</v>
       </c>
       <c r="W6" t="s">
         <v>51</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>83.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>48</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>49</v>
       </c>
@@ -890,469 +890,469 @@
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>83.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>48</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>49</v>
       </c>
       <c r="S8" t="s">
         <v>56</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>43419.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>43708.0</v>
+        <v>43707.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>32</v>
       </c>
       <c r="W8" t="s">
         <v>57</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>83.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>59</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>60</v>
       </c>
       <c r="S9" t="s">
         <v>61</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43343.0</v>
+        <v>43342.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>43373.0</v>
+        <v>43372.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>62</v>
       </c>
       <c r="W9" t="s">
         <v>51</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>83.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>59</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>60</v>
       </c>
       <c r="S10" t="s">
         <v>64</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43374.0</v>
+        <v>43373.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="V10" t="s">
         <v>32</v>
       </c>
       <c r="W10" t="s">
         <v>54</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>83.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>66</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>67</v>
       </c>
       <c r="S11" t="s">
         <v>68</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43313.0</v>
+        <v>43312.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>43327.0</v>
+        <v>43326.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>32</v>
       </c>
       <c r="W11" t="s">
         <v>69</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>83.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>71</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>72</v>
       </c>
       <c r="S12" t="s">
         <v>73</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43313.0</v>
+        <v>43312.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>43327.0</v>
+        <v>43326.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>32</v>
       </c>
       <c r="W12" t="s">
         <v>74</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>83.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>43032.0</v>
+        <v>43031.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>43220.0</v>
+        <v>43219.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>71</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>72</v>
       </c>
       <c r="S13" t="s">
         <v>76</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43328.0</v>
+        <v>43327.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
         <v>43419.0</v>
       </c>
       <c r="V13" t="s">
         <v>32</v>
       </c>
       <c r="W13" t="s">
         <v>77</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>