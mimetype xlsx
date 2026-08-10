--- v0 (2026-05-01)
+++ v1 (2026-08-10)
@@ -175,51 +175,51 @@
   </si>
   <si>
     <t>Se recomienda diseñar un mecanismo por medio del cual se realice la selección de los beneficiarios para llevar a cabo el proceso de seguimiento a beneficiarios posterior a la entrega, con la finalidad de tener información para la retroalimentación del programa.</t>
   </si>
   <si>
     <t>Se incluirá dentro del Manual Operativo del programa el procedimiento para la selección de los beneficiarios a los cuales se les dará un seguimiento con la encuesta de satisfacción.</t>
   </si>
   <si>
     <t>Realizar el proceso de selección de beneficiarios para la aplicación de la encuesta de satisfacción y describir el proceso en el Manual Operativo</t>
   </si>
   <si>
     <t>Se realizó un proceso de manera específica para la selección de los beneficiarios con la fórmula de muestra finita la cual tiene una validación estadística para su aplicación, por lo que se dará el seguimiento a los beneficiarios posteriores a la entrega del apoyo, y los resultados se tomarán en cuenta para las diversas decisiones relacionadas con la encuesta de satisfacción. 
 El proceso esta incluido en el Manual Operativo del programa.
 El plazo definido para esta actividad estuvo acorde para su cumplimiento al 100%, la cual no se requirió ningún tipo de recurso financiero para su atención.</t>
   </si>
   <si>
     <t>Rediseñar la Matriz de Indicadores de Resultados del programa Ayuda Alimentaria Directa, integrando todas las actividades necesarias y suficientes para lograr los componentes, y así alcanzar el propósito establecido.</t>
   </si>
   <si>
     <t>Se realizará un análisis de los indicadores que conformaran la MIR del programa, además de incluir las actividades que realiza el programa, estas acciones se realizaran en el anteproyecto de la MIR 2020.</t>
   </si>
   <si>
     <t>Rediseño en el anteproyecto que se realizará en el 2019, para la MIR 2020 e incluir los indicadores en los diferentes niveles de la MIR del programa</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>20/03/2020</t>
   </si>
   <si>
     <t>Se rediseñó la Matriz de Indicadores de Resultados del programa Ayuda Alimentaria Directa, integrando actividades suficientes para lograr los componentes.</t>
   </si>
   <si>
     <t>Identificar las acciones o programas gubernamentales con los que pueda existir una sinergia institucional con el programa Ayuda Alimentaria Directa, permitiendo incrementar el impacto del mismo.</t>
   </si>
   <si>
     <t>Esta actividad ya se realizó, debido a que el “Programa Ayuda Alimentaria Directa” aplica la Encuesta para la Focalización de Inseguridad Alimentaria (ENHINA), la cual en la pregunta 39 y 40 contiene información sobre la utilización de estufas de leña, por lo que este padrón se utilizó para el análisis de la integración de los beneficiarios al programa de “Estufas ecológicas”, los cuales si cumplieron con los requisitos del  programa se les entregó estufa ecológica, además también se les apoyo con la capacitación de huertos para la implementación.</t>
   </si>
   <si>
     <t>Integración del padrón de PAAD al programa de Estufas Ecológicas para su integración en caso de cumplir con los requisitos de este programa y capacitación en el tema de huertos</t>
   </si>
   <si>
     <t>Dirección de Seguridad Alimentaria Departamento de Orientación Alimentaria Dirección de Desarrollo Comunitario Dirección de Planeación</t>
   </si>
   <si>
     <t>20/11/2018</t>
   </si>
   <si>
     <t>Se realizó sinergia con la Dirección de Desarrollo Comunitario y Apoyo Municipal para la entrega de apoyos complementarios con la finalidad de contribuir al combate de la pobreza. 
 El plazo definido para esta actividad estuvo acorde para su cumplimiento al 100%, la cual no se requirió ningún tipo de recurso financiero para su atención.</t>
   </si>
 </sst>
 </file>
@@ -364,315 +364,315 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>92.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42982.0</v>
+        <v>42981.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43280.0</v>
+        <v>43279.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43369.0</v>
+        <v>43368.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>43439.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>92.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42982.0</v>
+        <v>42981.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43280.0</v>
+        <v>43279.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43369.0</v>
+        <v>43368.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>43439.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>92.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42982.0</v>
+        <v>42981.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43280.0</v>
+        <v>43279.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>49</v>
       </c>
       <c r="S4" t="s">
         <v>50</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43369.0</v>
+        <v>43368.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43708.0</v>
+        <v>43707.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>51</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>92.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>42982.0</v>
+        <v>42981.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43280.0</v>
+        <v>43279.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>54</v>
       </c>
       <c r="S5" t="s">
         <v>55</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43369.0</v>
+        <v>43368.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>43439.0</v>
       </c>
       <c r="V5" t="s">
         <v>56</v>
       </c>
       <c r="W5" t="s">
         <v>57</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>