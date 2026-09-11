--- v0 (2026-06-16)
+++ v1 (2026-09-11)
@@ -149,51 +149,51 @@
   <si>
     <t>Mtra. Martha Guadalupe Díaz Muñoz</t>
   </si>
   <si>
     <t>33 3030 1000</t>
   </si>
   <si>
     <t>martha.diaz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda elaborar los árboles del problema y objetivos donde se traslade de  causas – efectos a medios – fines, de lo negativo del problema a condiciones positivas por alcanzar.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Puntualizar aún más los retos que representa el programa.</t>
   </si>
   <si>
     <t>Analizar de ser necesario, puntualizando la mejora de los aspectos negativos  y plasmándolas en las nuevas reglas de operación del año entrante.</t>
   </si>
   <si>
     <t>Comite interno de Validación del programa</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>28/06/2022</t>
   </si>
   <si>
     <t>La recomendación se tomo en cuenta y a partir de las Reglas de Operación de 2020 se incluyó árbol del problema.</t>
   </si>
   <si>
     <t>Elaborar la Matriz de Indicadores para Resultados propia para el Programa de Empleo Temporal para Beneficio de la Comunidad, mediante la cual se pueda medir el cumplimiento de los objetivos en cada nivel, Fin, Propósito, Componentes y Actividades de acuerdo a la Metodología del Marco Lógico.</t>
   </si>
   <si>
     <t>Mejorar los indicadores de resultados</t>
   </si>
   <si>
     <t>Creación de la Matriz de Indicadores de Resultados.</t>
   </si>
   <si>
     <t>20/11/2018</t>
   </si>
   <si>
     <t>Se realiza Matriz de Indicadores con el objeto de establecer las características claras a medir en este programa</t>
   </si>
   <si>
     <t>Cuantificar en los documentos institucionales (diagnóstico, Reglas de Operación), la población potencial y objetivo del programa, de acuerdo con el Manual de Programación y Presupuesto del Estado de Jalisco.</t>
   </si>
   <si>
     <t xml:space="preserve">Revisar las reglas de operación y mejorar en caso de ser susceptible, para clarificar los puntos petitorios. </t>
   </si>
@@ -358,318 +358,318 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>98.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43231.0</v>
+        <v>43230.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43371.0</v>
+        <v>43370.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43472.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43552.958333333336</v>
+        <v>43553.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>98.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43231.0</v>
+        <v>43230.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43371.0</v>
+        <v>43370.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43403.958333333336</v>
+        <v>43404.0</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>43419.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>98.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43231.0</v>
+        <v>43230.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43371.0</v>
+        <v>43370.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>50</v>
       </c>
       <c r="S4" t="s">
         <v>51</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>43471.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>43552.958333333336</v>
+        <v>43553.0</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>98.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43231.0</v>
+        <v>43230.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43371.0</v>
+        <v>43370.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>54</v>
       </c>
       <c r="S5" t="s">
         <v>55</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43472.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43552.958333333336</v>
+        <v>43553.0</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 